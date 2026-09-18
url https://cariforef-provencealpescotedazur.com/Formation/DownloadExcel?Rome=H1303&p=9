--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -170,200 +170,200 @@
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Réglementation santé sécurité travail</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de prévention et de sécurité - MAC APS</x:t>
   </x:si>
   <x:si>
+    <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prévention sécurité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut de Formation Professionnelle en Sécurité du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>IFPST</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
-    <x:t>Prévention sécurité</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Direct Sécurité Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
-    <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Agent de sécurité (MAC APS) + Sauveteur secouriste du travail (SST)</x:t>
   </x:si>
   <x:si>
     <x:t>NG Formations - Ngnear</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
+    <x:t>04/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/19/2026 00:00:00</x:t>
-[...23 lines deleted...]
-    <x:t>10/22/2026 00:00:00</x:t>
+    <x:t>09/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/29/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>12/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/27/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Améliorer sa démarche de gestion des entreprises extérieures - Plan de prévention - PRA006</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité intervention extérieure</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse des risques et vigilance partagée</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Animateur qualité sécurité environnement (Apprentissage)</x:t>
@@ -530,110 +530,110 @@
   <x:si>
     <x:t>Lycée Général et Technologique Pierre Gilles de Gennes</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers des services à l'environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Hygiène et du Nettoyage Industriel - CFA Régional Propreté Environnement Hygiène - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>Pollution atmosphérique</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>FORMAVAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée polyvalent Simone Veil</x:t>
   </x:si>
   <x:si>
-    <x:t>FORMAVAR</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BTS métiers des services à l'environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut National de l'Hygiène et du Nettoyage Industriel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INHNI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta - Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formaseq</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut National de l'Hygiène et du Nettoyage Industriel</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA qualité, alimentation, innovation et maîtrise sanitaire option aliments et processus technologiques</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Pétrarque</x:t>
@@ -1094,62 +1094,62 @@
   <x:si>
     <x:t>licence mention chimie</x:t>
   </x:si>
   <x:si>
     <x:t>Chimie</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
+    <x:t>84916</x:t>
+  </x:si>
+  <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
-    <x:t>84916</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Licence mention chimie parcours chimie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention chimie parcours génie chimique, génie des procédés</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention chimie parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention physique</x:t>
   </x:si>
   <x:si>
     <x:t>Physique</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention physique</x:t>
@@ -1280,117 +1280,117 @@
   <x:si>
     <x:t>licence pro mention métiers de la radioprotection et de la sécurité nucléaire</x:t>
   </x:si>
   <x:si>
     <x:t>Radioprotection</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de la radioprotection et de la sécurité nucléaire parcours contrôle des rayonnements ionisants et application des techniques de protection</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de la santé : technologies parcours maintenance et technologie biomédicales</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion données massives</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention qualité, hygiène, sécurité, santé, environnement parcours qualité et bonnes pratiques de fabrication</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention qualité, hygiène, sécurité, santé, environnement parcours qualité et laboratoire</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention qualité, hygiène, sécurité, santé, environnement parcours systèmes de management QHSE en filière viti-vinicole</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">MAC APS - Maintien et Actualisation des compétences - Renouvellement carte agent privé de sécurité </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Universel de Formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MAC APS - Maintien et Actualisation des compétences - Renouvellement carte agent privé de sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Asp Bodyguard</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MAC APS - Maintien et Actualisation des compétences - Renouvellement carte agent privé de sécurité </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MAC APS + secourisme</x:t>
   </x:si>
   <x:si>
     <x:t>Maintenir et actualiser les compétences acteur en Sauvetage Secourisme du Travail (SST) - PRS002</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maintien et Actualisation des Compétences Agent de Prévention et de Sécurité (MAC APS)</x:t>
   </x:si>
   <x:si>
     <x:t>Formeo 13</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Management durable et responsable sur mesure</x:t>
   </x:si>
   <x:si>
     <x:t>Prevot Strat et Co</x:t>
   </x:si>
@@ -2284,156 +2284,155 @@
       <x:c r="K3" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>603857</x:v>
+        <x:v>602749</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="H4" s="14" t="s"/>
+      <x:c r="H4" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="I4" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s"/>
       <x:c r="K4" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>626813</x:v>
+        <x:v>603857</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="H5" s="0" t="s">
+      <x:c r="I5" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="I5" s="4" t="s">
+      <x:c r="K5" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="L5" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="M5" s="0" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>602749</x:v>
+        <x:v>626813</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>50</x:v>
@@ -2442,304 +2441,304 @@
       <x:c r="K6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>637364</x:v>
+        <x:v>637369</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>586790</x:v>
+        <x:v>637373</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>637369</x:v>
+        <x:v>637378</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>637373</x:v>
+        <x:v>586788</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>637378</x:v>
+        <x:v>586790</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>586788</x:v>
+        <x:v>637364</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>50</x:v>
@@ -2748,100 +2747,100 @@
       <x:c r="K12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>637368</x:v>
+        <x:v>586787</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>637371</x:v>
+        <x:v>586789</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>50</x:v>
@@ -2850,100 +2849,100 @@
       <x:c r="K14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>637377</x:v>
+        <x:v>637368</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>586787</x:v>
+        <x:v>637371</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>50</x:v>
@@ -2952,51 +2951,51 @@
       <x:c r="K16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>586789</x:v>
+        <x:v>637377</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
@@ -3054,100 +3053,100 @@
       <x:c r="K18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>586791</x:v>
+        <x:v>637365</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>637375</x:v>
+        <x:v>586791</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>50</x:v>
@@ -3156,100 +3155,100 @@
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>637376</x:v>
+        <x:v>637375</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>637365</x:v>
+        <x:v>637376</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>24</x:v>
@@ -3289,51 +3288,51 @@
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>576406</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -3363,51 +3362,51 @@
       <x:c r="J24" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>589939</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>41100</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -3915,460 +3914,460 @@
       <x:c r="K34" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>614600</x:v>
+        <x:v>547572</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37964</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>12520</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>547572</x:v>
+        <x:v>614600</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>572335</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>592320</x:v>
+        <x:v>624498</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>624498</x:v>
+        <x:v>592320</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>548691</x:v>
+        <x:v>607273</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>605100</x:v>
+        <x:v>601752</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>164</x:v>
-[...2 lines deleted...]
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>607273</x:v>
+        <x:v>548691</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
@@ -4377,230 +4376,230 @@
       <x:c r="K42" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>601752</x:v>
+        <x:v>605100</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>581591</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>571046</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>548692</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>36937</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -5060,51 +5059,51 @@
       <x:c r="I54" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>575964</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>35370</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
@@ -5366,82 +5365,82 @@
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>554940</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>24130</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>540650</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
@@ -5632,94 +5631,94 @@
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>617042</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>619987</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5728,106 +5727,106 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>619988</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>620009</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
@@ -5990,51 +5989,51 @@
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>620000</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
@@ -6185,51 +6184,51 @@
       <x:c r="I75" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>619986</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6247,100 +6246,100 @@
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>619997</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>619998</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
@@ -6491,51 +6490,51 @@
       <x:c r="I81" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>619989</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6553,150 +6552,150 @@
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>620004</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>620015</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>619985</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
@@ -6961,51 +6960,51 @@
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>620016</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
@@ -7054,60 +7053,60 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>33029</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>619922</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
@@ -7313,54 +7312,54 @@
       <x:c r="L97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>640184</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
@@ -7415,54 +7414,54 @@
       <x:c r="L99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>626277</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
@@ -7484,140 +7483,140 @@
         <x:v>295</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>640182</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>576684</x:v>
+        <x:v>629502</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>629502</x:v>
+        <x:v>576684</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>27</x:v>
@@ -8045,134 +8044,135 @@
       <x:c r="R111" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>598283</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>322</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>598169</x:v>
+        <x:v>612983</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>612983</x:v>
+        <x:v>598169</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="G114" s="14" t="s">
         <x:v>327</x:v>
@@ -8190,96 +8190,96 @@
       <x:c r="L114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>23084</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>632753</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>591906</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
@@ -8334,237 +8334,237 @@
         <x:v>136</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>591907</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>591905</x:v>
+        <x:v>591904</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="R119" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="R119" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>591909</x:v>
+        <x:v>591905</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="R120" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="R120" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>591904</x:v>
+        <x:v>591909</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
@@ -8574,51 +8574,51 @@
       <x:c r="J121" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>574906</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
@@ -8633,51 +8633,51 @@
       <x:c r="J122" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>574907</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38701</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -8744,51 +8744,51 @@
       <x:c r="I124" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>592019</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
@@ -8882,195 +8882,195 @@
       <x:c r="R126" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>632371</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>592017</x:v>
+        <x:v>592015</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>592020</x:v>
+        <x:v>592017</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>592015</x:v>
+        <x:v>592020</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
@@ -9080,51 +9080,51 @@
       <x:c r="J130" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>592018</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38978</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -9366,51 +9366,51 @@
       <x:c r="J135" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>592021</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
@@ -9462,66 +9462,66 @@
         <x:v>136</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>592022</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
@@ -9536,51 +9536,51 @@
       <x:c r="J138" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>575004</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -9652,51 +9652,51 @@
       <x:c r="J140" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>581550</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
@@ -9748,551 +9748,552 @@
         <x:v>361</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>592171</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H143" s="0" t="s">
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>592167</x:v>
+        <x:v>640241</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>592170</x:v>
+        <x:v>592169</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>592166</x:v>
+        <x:v>592167</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>336</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>640241</x:v>
+        <x:v>592170</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>592169</x:v>
+        <x:v>592166</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>592350</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>592346</x:v>
+        <x:v>592348</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>592348</x:v>
+        <x:v>592346</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>592347</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -10317,54 +10318,54 @@
       <x:c r="I152" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>592349</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -10436,51 +10437,51 @@
       <x:c r="J154" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>574920</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -10844,57 +10845,57 @@
       <x:c r="K161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>632954</x:v>
+        <x:v>574926</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
@@ -10903,57 +10904,57 @@
       <x:c r="K162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>574926</x:v>
+        <x:v>632954</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
@@ -11821,51 +11822,51 @@
       <x:c r="J178" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>12254</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>576117</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>40109</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -11988,54 +11989,54 @@
       <x:c r="I181" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>31023</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>580913</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>40331</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
@@ -12050,51 +12051,51 @@
       <x:c r="J182" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>576124</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>40331</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -12107,51 +12108,51 @@
       <x:c r="J183" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>576127</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>40331</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
@@ -12166,511 +12167,511 @@
       <x:c r="J184" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>576129</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>632808</x:v>
+        <x:v>613584</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>613584</x:v>
+        <x:v>632808</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="U186" s="16" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>613578</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>613579</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>613580</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>613582</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>613581</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>613583</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>603865</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12781,60 +12782,60 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>620024</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>27</x:v>
@@ -13291,51 +13292,51 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>620023</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>24</x:v>
@@ -13544,459 +13545,459 @@
       <x:c r="I211" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>620025</x:v>
+        <x:v>620022</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>620026</x:v>
+        <x:v>620035</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>620048</x:v>
+        <x:v>620042</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>620057</x:v>
+        <x:v>620025</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>620058</x:v>
+        <x:v>620026</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>620022</x:v>
+        <x:v>620048</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>620035</x:v>
+        <x:v>620057</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>620042</x:v>
+        <x:v>620058</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>620021</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14060,54 +14061,54 @@
       <x:c r="L221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>620043</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
@@ -14184,724 +14185,724 @@
         <x:v>640431</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>608271</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>608270</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s"/>
       <x:c r="K226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>608268</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>608269</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>627716</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>599036</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>540596</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>569653</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>546767</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>509526</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>509533</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>632818</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>633414</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -14914,110 +14915,110 @@
         <x:v>450</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>633416</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>639795</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
@@ -15030,250 +15031,250 @@
         <x:v>450</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>639796</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>639799</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>639800</x:v>
+        <x:v>632824</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>632824</x:v>
+        <x:v>639800</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>39265</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
@@ -15493,51 +15494,51 @@
       <x:c r="L247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>33029</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>619924</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
@@ -15601,51 +15602,51 @@
       <x:c r="M249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42890</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>616982</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
         <x:v>25</x:v>
@@ -16254,100 +16255,100 @@
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>628009</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>628022</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -16356,100 +16357,100 @@
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>628038</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>627719</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -16458,51 +16459,51 @@
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>628020</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>39</x:v>
       </x:c>