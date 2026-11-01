--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -164,84 +164,84 @@
   <x:si>
     <x:t>LP les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Taille pierre</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>06/30/2028 00:00:00</x:t>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Faux marbres</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
   </x:si>
   <x:si>
     <x:t>CFRPA</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Marbrerie</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
-    <x:t>10/26/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>10/30/2026 00:00:00</x:t>
+    <x:t>12/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ouvrier professionnel en restauration du patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
@@ -859,51 +859,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>45502</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>595218</x:v>
+        <x:v>648769</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C3" s="3" t="s"/>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>37</x:v>
@@ -911,51 +911,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>45505</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>614836</x:v>
+        <x:v>643748</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
         <x:v>36</x:v>
       </x:c>