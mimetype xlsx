--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -425,111 +425,111 @@
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Connaître et prévenir le risque légionellose sur les tours aéroréfrigérantes (TAR) - PRB049</x:t>
   </x:si>
   <x:si>
     <x:t>Risque légionellose</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Opérateur plomb - Recyclage et/ou passerelle opérateurs amiante SS3/SS4 - AMP100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encadrant plomb recyclage ou passerelle amiante SS3/SS4 - AMP102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
-  </x:si>
-[...55 lines deleted...]
-    <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prévention des risques  Amiante  SS4 ENCADRANT</x:t>
   </x:si>
   <x:si>
     <x:t>Formadiag</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>BTS environnement nucléaire</x:t>
   </x:si>
@@ -2514,1214 +2514,1214 @@
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>619971</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>11567</x:v>
+        <x:v>22265</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>619950</x:v>
+        <x:v>619143</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>619953</x:v>
+        <x:v>619935</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>22265</x:v>
+        <x:v>11567</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>619143</x:v>
+        <x:v>619936</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>619935</x:v>
+        <x:v>619951</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>11567</x:v>
+        <x:v>22276</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>619936</x:v>
+        <x:v>619208</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>11567</x:v>
+        <x:v>22276</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>619951</x:v>
+        <x:v>619212</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>22276</x:v>
+        <x:v>11567</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>619208</x:v>
+        <x:v>619949</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>22276</x:v>
+        <x:v>11567</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>619212</x:v>
+        <x:v>619952</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>619949</x:v>
+        <x:v>619975</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>619952</x:v>
+        <x:v>619934</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>619975</x:v>
+        <x:v>619947</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>619934</x:v>
+        <x:v>619954</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>619947</x:v>
+        <x:v>619956</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>619954</x:v>
+        <x:v>619957</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>619956</x:v>
+        <x:v>619959</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>619957</x:v>
+        <x:v>619960</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>619959</x:v>
+        <x:v>619972</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>619960</x:v>
+        <x:v>619973</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>619972</x:v>
+        <x:v>619976</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>619973</x:v>
+        <x:v>619950</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>619976</x:v>
+        <x:v>619953</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>22265</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>629491</x:v>
+        <x:v>629492</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>22265</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>629492</x:v>
+        <x:v>629491</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40078</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>62</x:v>
       </x:c>