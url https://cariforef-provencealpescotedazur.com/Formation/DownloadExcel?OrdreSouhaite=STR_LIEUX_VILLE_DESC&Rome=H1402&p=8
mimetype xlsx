--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -527,68 +527,68 @@
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité génie industriel et informatique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention chimie</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité matériaux</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention mécanique parcours compétences complémentaires en informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l’université d’Aix-Marseille spécialité écologie industrielle et environnement (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Polytech Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention génie mécanique parcours compétences complémentaires en informatique</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention chimie parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 9e</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Master mention électronique, énergie électrique, automatique parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention génie des procédés et des bio-procédés parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité matériaux</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention instrumentation, mesure, métrologie parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention physique fondamentale et applications parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
@@ -614,60 +614,60 @@
   <x:si>
     <x:t>Ingénieur diplômé du conservatoire national des arts et métiers spécialité génie industriel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Ingénieur diplômé du conservatoire national des arts et métiers spécialité génie industriel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jeune 16-25 ans , Public sans emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique construction réparation</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école nationale supérieure d'arts et métiers</x:t>
   </x:si>
   <x:si>
     <x:t>Arts et Métiers - Sciences et Technologies - campus de Paris</x:t>
   </x:si>
   <x:si>
     <x:t>75013</x:t>
   </x:si>
   <x:si>
     <x:t>Travail matériau</x:t>
   </x:si>
   <x:si>
     <x:t>Arts et Métiers - Sciences et Technologies - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13617</x:t>
   </x:si>
@@ -4829,164 +4829,167 @@
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>591964</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>38703</x:v>
+        <x:v>38682</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>581555</x:v>
+        <x:v>581567</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>38682</x:v>
+        <x:v>40530</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
+      <x:c r="E65" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="J65" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K65" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="L65" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M65" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N65" s="3" t="n">
+        <x:v>12556</x:v>
+      </x:c>
+      <x:c r="O65" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="P65" s="0" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="Q65" s="4" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>581567</x:v>
+        <x:v>605768</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38984</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -4998,106 +5001,103 @@
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>581560</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>40530</x:v>
+        <x:v>38703</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
-      <x:c r="E67" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>12556</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>605768</x:v>
+        <x:v>581555</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38687</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
@@ -5691,162 +5691,161 @@
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>558153</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39130</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
-      <x:c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>558151</x:v>
+        <x:v>609281</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>39130</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
-      <x:c r="E80" s="14" t="s"/>
+      <x:c r="E80" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>609281</x:v>
+        <x:v>558151</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>42441</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>175</x:v>
       </x:c>