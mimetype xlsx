--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -266,80 +266,80 @@
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Génie industriel</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2028 00:00:00</x:t>
+    <x:t>Manager des risques QHSE (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formeo 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 5 et plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualité hygiène sécurité environnement</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager des risques QHSE (Apprentissage)</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ip Seq</x:t>
   </x:si>
   <x:si>
     <x:t>Ip Seq - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des risques QSSE (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Transition écologique</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
@@ -401,114 +401,114 @@
   <x:si>
     <x:t>04/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/01/2027 00:00:00</x:t>
-[...20 lines deleted...]
-    <x:t>11/19/2026 00:00:00</x:t>
+    <x:t>01/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2027 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>02/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de prévention et de sécurité - MAC APS</x:t>
   </x:si>
   <x:si>
     <x:t>Direct Sécurité Formation</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité chimie parcours analyse, contrôle-qualité, environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse chimique</x:t>
   </x:si>
@@ -1566,57 +1566,57 @@
       <x:c r="K5" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>554901</x:v>
+        <x:v>603419</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="U5" s="4" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>35352</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>58</x:v>
@@ -1627,57 +1627,57 @@
       <x:c r="K6" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>603421</x:v>
+        <x:v>554901</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>35352</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -1687,449 +1687,447 @@
       <x:c r="K7" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>603419</x:v>
+        <x:v>603421</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>45</x:v>
-[...1 lines deleted...]
-      <x:c r="C8" s="15" t="s"/>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C8" s="15" t="n">
+        <x:v>35214</x:v>
+      </x:c>
       <x:c r="D8" s="15" t="s"/>
-      <x:c r="E8" s="14" t="s"/>
+      <x:c r="E8" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="J8" s="14" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="J8" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="K8" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
-        <x:v>42854</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>608271</x:v>
+        <x:v>569653</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>69</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
-      <x:c r="E9" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>71</x:v>
-[...2 lines deleted...]
-        <x:v>72</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="P9" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="Q9" s="4" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="R9" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="P9" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>569653</x:v>
+        <x:v>608271</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>509533</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I11" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="I11" s="4" t="s">
+      <x:c r="J11" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="Q11" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="Q11" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>633414</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="J12" s="14" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="Q12" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="Q12" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>633416</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="I13" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="I13" s="4" t="s">
+      <x:c r="J13" s="0" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="Q13" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="Q13" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>639795</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="J14" s="14" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="Q14" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="Q14" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>639796</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>41610</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -2501,51 +2499,51 @@
       <x:c r="K22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>637379</x:v>
+        <x:v>586790</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>48</x:v>
@@ -2705,100 +2703,100 @@
       <x:c r="K26" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>586790</x:v>
+        <x:v>586787</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>586791</x:v>
+        <x:v>586789</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>99</x:v>
@@ -2807,100 +2805,100 @@
       <x:c r="K28" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>637375</x:v>
+        <x:v>637379</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>637376</x:v>
+        <x:v>637365</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>99</x:v>
@@ -2909,100 +2907,100 @@
       <x:c r="K30" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>586787</x:v>
+        <x:v>586791</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>586789</x:v>
+        <x:v>637375</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>99</x:v>
@@ -3011,82 +3009,82 @@
       <x:c r="K32" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>637365</x:v>
+        <x:v>637376</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>626813</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -3122,51 +3120,51 @@
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>575543</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>35494</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -3300,51 +3298,51 @@
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>24469</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>576121</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>35494</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>57</x:v>
@@ -3361,54 +3359,54 @@
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>11523</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>554925</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="U38" s="16" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>40489</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -3418,51 +3416,51 @@
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>24469</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>576118</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -3589,100 +3587,100 @@
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>613581</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>613583</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
@@ -3737,51 +3735,51 @@
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>613579</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
@@ -3790,51 +3788,51 @@
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>613580</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
@@ -4014,141 +4012,141 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>596690</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>546767</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>509526</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
@@ -4248,505 +4246,507 @@
       <x:c r="U54" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>639799</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>41978</x:v>
+        <x:v>35214</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N56" s="15" t="n">
+        <x:v>31407</x:v>
+      </x:c>
+      <x:c r="O56" s="14" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>632824</x:v>
+        <x:v>599036</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>35214</x:v>
+        <x:v>41978</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
+      <x:c r="E57" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>12537</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>599036</x:v>
+        <x:v>632818</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>47</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>12537</x:v>
+        <x:v>31449</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>632818</x:v>
+        <x:v>605901</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>183</x:v>
-[...1 lines deleted...]
-      <x:c r="C59" s="3" t="s"/>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C59" s="3" t="n">
+        <x:v>35214</x:v>
+      </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="J59" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>31449</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>605901</x:v>
+        <x:v>540596</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>35214</x:v>
+        <x:v>41978</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
-      <x:c r="E60" s="14" t="s"/>
+      <x:c r="E60" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="K60" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L60" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M60" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="K60" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>31407</x:v>
+        <x:v>12537</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>540596</x:v>
+        <x:v>639800</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>639800</x:v>
+        <x:v>632824</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>576406</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39584</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>23610</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>622919</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -4891,51 +4891,51 @@
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>550221</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
@@ -5263,72 +5263,72 @@
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>632808</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>40475</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
@@ -5343,51 +5343,51 @@
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42803</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>575992</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>49</x:v>