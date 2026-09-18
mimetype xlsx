--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -437,84 +437,84 @@
   <x:si>
     <x:t>GARDANNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien entrepreneur en agriculture (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale de Beauchamp</x:t>
   </x:si>
   <x:si>
     <x:t>13630</x:t>
   </x:si>
   <x:si>
     <x:t>EYRAGUES</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie biologique parcours agronomie</x:t>
   </x:si>
   <x:si>
+    <x:t>Méthode physico-chimique analyse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
-    <x:t>Méthode physico-chimique analyse</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
-    <x:t>DIGNE LES BAINS</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LA L Giraud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Carpentras</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>84208</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Bonaparte</x:t>
   </x:si>
@@ -2379,324 +2379,325 @@
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>607246</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>60</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>41566</x:v>
+        <x:v>35369</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="H24" s="14" t="s"/>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>596693</x:v>
+        <x:v>575963</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>35369</x:v>
+        <x:v>41566</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>85</x:v>
-[...2 lines deleted...]
-        <x:v>86</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>575963</x:v>
+        <x:v>596693</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>51</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>549867</x:v>
+        <x:v>592188</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
+      <x:c r="E27" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>592188</x:v>
+        <x:v>549867</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>605828</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
@@ -2904,159 +2905,160 @@
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>606169</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>635285</x:v>
+        <x:v>573915</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>573915</x:v>
+        <x:v>635285</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>36936</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
@@ -3169,51 +3171,51 @@
         <x:v>41566</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>596692</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">