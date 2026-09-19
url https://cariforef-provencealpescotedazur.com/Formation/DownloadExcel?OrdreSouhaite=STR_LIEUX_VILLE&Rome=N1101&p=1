--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -1778,145 +1778,145 @@
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>640430</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>31754</x:v>
+        <x:v>31768</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>620119</x:v>
+        <x:v>619689</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>31768</x:v>
+        <x:v>31754</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>619689</x:v>
+        <x:v>620119</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>