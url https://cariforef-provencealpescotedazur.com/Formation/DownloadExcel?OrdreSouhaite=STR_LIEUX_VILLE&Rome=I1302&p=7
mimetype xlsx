--- v0 (2026-09-18)
+++ v1 (2026-09-19)
@@ -272,59 +272,59 @@
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>BTS maintenance des systèmes option B : systèmes énergétiques et fluidiques</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée L Pasquet</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
+    <x:t>06/23/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Général et Technologique Louis Pasquet</x:t>
   </x:si>
   <x:si>
-    <x:t>06/23/2028 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Ifria Sud Paca - CFA Ifria Sud Paca</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
@@ -632,60 +632,60 @@
   <x:si>
     <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LE THOLONET</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Edison</x:t>
   </x:si>
   <x:si>
     <x:t>83510</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS conception et réalisation de systèmes automatiques (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Les Iscles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS Conception et réalisation de systèmes automatiques</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Les Iscles</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur développeur d’applications COBOL (Common Business-Oriented Language) pour la banque et l’industrie</x:t>
   </x:si>
   <x:si>
     <x:t>Ecolefest</x:t>
   </x:si>
   <x:si>
     <x:t>38200</x:t>
   </x:si>
   <x:si>
     <x:t>Bénéficiaire du RSA , Demandeur d'emploi , Demandeur d'emploi plus de 26 ans , Handicapé cognitif , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
@@ -2146,214 +2146,214 @@
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>594583</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
-      <x:c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>602254</x:v>
+        <x:v>587946</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>587946</x:v>
+        <x:v>543696</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
+      <x:c r="E15" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>543696</x:v>
+        <x:v>602254</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2408,66 +2408,66 @@
       <x:c r="G17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>547774</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
@@ -3355,150 +3355,149 @@
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>594654</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>106</x:v>
-[...1 lines deleted...]
-      <x:c r="C34" s="15" t="s"/>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C34" s="15" t="n">
+        <x:v>36968</x:v>
+      </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="J34" s="14" t="s"/>
+      <x:c r="J34" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>24254</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>592938</x:v>
+        <x:v>596514</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>48</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="J35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>596514</x:v>
+        <x:v>592938</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5850,444 +5849,444 @@
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>493645</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
+      <x:c r="E77" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H77" s="0" t="s">
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>543666</x:v>
+        <x:v>605688</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>37115</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="Q78" s="16" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>547557</x:v>
+        <x:v>611260</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
-      <x:c r="E79" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>98</x:v>
-[...2 lines deleted...]
-        <x:v>99</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>550241</x:v>
+        <x:v>543666</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>37115</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>98</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="Q80" s="16" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>550272</x:v>
+        <x:v>547557</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="Q81" s="4" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>605688</x:v>
+        <x:v>550241</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>85</x:v>
-[...1 lines deleted...]
-      <x:c r="H82" s="14" t="s"/>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s">
+        <x:v>99</x:v>
+      </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="Q82" s="16" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>611260</x:v>
+        <x:v>550272</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="Q83" s="4" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>547618</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
@@ -6330,75 +6329,75 @@
       <x:c r="S84" s="14" t="n">
         <x:v>543699</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>596512</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
@@ -6412,188 +6411,188 @@
       <x:c r="H86" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="Q86" s="16" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>605698</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="Q87" s="4" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>605939</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>594584</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>24431</x:v>
@@ -7816,51 +7815,51 @@
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>594582</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
@@ -7937,51 +7936,51 @@
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>602813</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
@@ -8176,51 +8175,51 @@
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>558859</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>28</x:v>