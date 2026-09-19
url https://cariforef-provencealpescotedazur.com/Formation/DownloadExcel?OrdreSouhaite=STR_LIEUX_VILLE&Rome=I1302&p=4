--- v0 (2026-09-18)
+++ v1 (2026-09-19)
@@ -272,92 +272,92 @@
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>BTS maintenance des systèmes option B : systèmes énergétiques et fluidiques</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée L Pasquet</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Général et Technologique Louis Pasquet</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/25/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Ifria Sud Paca - CFA Ifria Sud Paca</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/14/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée Polyvalent Philippe de Girard</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P de Girard</x:t>
   </x:si>
   <x:si>
     <x:t>84082</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent d'Altitude</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
@@ -374,65 +374,65 @@
   <x:si>
     <x:t>Lycée polyvalent d'altitude</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jules Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional CFAI Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFAI PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée J Ferry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>classe préparatoire technologie et sciences industrielles (TSI), 2e année</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée J Ferry</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Automatisme informatique industrielle</x:t>
   </x:si>
   <x:si>
-    <x:t>CANNES CEDEX</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>classe préparatoire technologie et sciences industrielles (TSI), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>Télécommunication</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Jean-Henri Fabre</x:t>
   </x:si>
   <x:si>
     <x:t>84208</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>BTS aéronautique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Construction aéronautique</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Aristide Briand</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
@@ -521,72 +521,72 @@
   <x:si>
     <x:t>Maintenance industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Istres</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien supérieur de maintenance industrielle</x:t>
   </x:si>
   <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - ACCES A L'EMPLOI</x:t>
+  </x:si>
+  <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>04/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie électrique et informatique industrielle parcours automatisme et informatique industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Électricité</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie électrique et informatique industrielle parcours automatisme et informatique industrielle (Apprentissage)</x:t>
   </x:si>
@@ -2189,171 +2189,170 @@
       <x:c r="K13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>587946</x:v>
+        <x:v>543696</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
-      <x:c r="E14" s="14" t="s"/>
+      <x:c r="E14" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>543696</x:v>
+        <x:v>602254</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
-      <x:c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>602254</x:v>
+        <x:v>587946</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2408,66 +2407,66 @@
       <x:c r="G17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>547774</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
@@ -2648,174 +2647,171 @@
       <x:c r="K21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>543698</x:v>
+        <x:v>588532</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>588532</x:v>
+        <x:v>543698</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="U22" s="16" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>74</x:v>
-[...2 lines deleted...]
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>552717</x:v>
+        <x:v>602323</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
@@ -2827,111 +2823,114 @@
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>547825</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>602323</x:v>
+        <x:v>552717</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3306,189 +3305,190 @@
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>605699</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>101</x:v>
-[...1 lines deleted...]
-      <x:c r="C33" s="3" t="s"/>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C33" s="3" t="n">
+        <x:v>36968</x:v>
+      </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I33" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="I33" s="4" t="s">
-        <x:v>103</x:v>
+      <x:c r="J33" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>24454</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="Q33" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="Q33" s="4" t="s">
+      <x:c r="R33" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="R33" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>594654</x:v>
+        <x:v>596514</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>48</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>103</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>24454</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="Q34" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="Q34" s="16" t="s">
+      <x:c r="R34" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="R34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>596514</x:v>
+        <x:v>594654</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I35" s="4" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="Q35" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="Q35" s="4" t="s">
+      <x:c r="R35" s="0" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>592938</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
@@ -3626,51 +3626,51 @@
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>547555</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -3680,51 +3680,51 @@
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>541920</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4335,690 +4335,690 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>604283</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>36968</x:v>
+        <x:v>38576</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>23613</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>550308</x:v>
+        <x:v>605650</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>38576</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>23613</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>605650</x:v>
+        <x:v>550271</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>550271</x:v>
+        <x:v>550273</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>550273</x:v>
+        <x:v>605700</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>98</x:v>
-[...2 lines deleted...]
-        <x:v>99</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>605700</x:v>
+        <x:v>550308</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>36247</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>585924</x:v>
+        <x:v>585628</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>36247</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>585627</x:v>
+        <x:v>585926</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>36247</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>585926</x:v>
+        <x:v>585924</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>36247</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>585628</x:v>
+        <x:v>585627</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="U59" s="4" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>36247</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>585925</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>36247</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>585626</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>41577</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -5862,265 +5862,266 @@
       <x:c r="S76" s="14" t="n">
         <x:v>493645</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>98</x:v>
-[...2 lines deleted...]
-        <x:v>99</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>605688</x:v>
+        <x:v>547557</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>37115</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
-      <x:c r="E78" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>611260</x:v>
+        <x:v>543666</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
+      <x:c r="E79" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H79" s="0" t="s">
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>543666</x:v>
+        <x:v>605688</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>37115</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>547557</x:v>
+        <x:v>611260</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37115</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -6655,97 +6656,97 @@
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>628805</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>605702</x:v>
+        <x:v>605701</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>98</x:v>
@@ -6776,97 +6777,97 @@
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>550270</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>605701</x:v>
+        <x:v>605702</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>98</x:v>
@@ -7062,78 +7063,78 @@
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>596518</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>594652</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
@@ -7875,164 +7876,164 @@
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>602807</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>37115</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>602813</x:v>
+        <x:v>558858</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>37115</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>558858</x:v>
+        <x:v>602813</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>71</x:v>
@@ -8536,162 +8537,161 @@
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>603398</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>98</x:v>
-[...2 lines deleted...]
-        <x:v>99</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>605704</x:v>
+        <x:v>547435</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>246</x:v>
-[...1 lines deleted...]
-      <x:c r="H124" s="14" t="s"/>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H124" s="14" t="s">
+        <x:v>99</x:v>
+      </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>547435</x:v>
+        <x:v>605704</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>41577</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -9227,74 +9227,74 @@
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>544884</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>594653</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
@@ -9453,54 +9453,54 @@
       <x:c r="T138" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>36247</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -9516,54 +9516,54 @@
       <x:c r="T139" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="G140" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>24</x:v>
       </x:c>