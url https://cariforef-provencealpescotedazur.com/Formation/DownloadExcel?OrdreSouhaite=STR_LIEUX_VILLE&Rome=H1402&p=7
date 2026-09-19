--- v0 (2026-09-18)
+++ v1 (2026-09-19)
@@ -326,71 +326,71 @@
   <x:si>
     <x:t>Ingénieur diplômé du conservatoire national des arts et métiers spécialité génie industriel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>Résolution problème</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation professionnelle continue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé du conservatoire national des arts et métiers spécialité génie industriel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jeune 16-25 ans , Public sans emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mécanique construction réparation</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation professionnelle continue</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>master mention physique fondamentale et applications</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>Physique</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84916</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>master mention chimie moléculaire</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
@@ -458,137 +458,137 @@
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention génie des procédés et des bio-procédés parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Génie chimique</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention instrumentation, mesure, métrologie parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Mesure optique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention électronique, énergie électrique, automatique parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Électronique</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention mécanique parcours compétences complémentaires en informatique</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité matériaux</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention mécanique parcours compétences complémentaires en informatique</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l’université d’Aix-Marseille spécialité écologie industrielle et environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Écologie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Polytech Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention génie mécanique parcours compétences complémentaires en informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Génie civil</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention chimie parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Chimie</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention génie mécanique parcours compétences complémentaires en informatique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention instrumentation, mesure, métrologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 09</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention génie mécanique</x:t>
   </x:si>
   <x:si>
-    <x:t>13288</x:t>
-[...2 lines deleted...]
-    <x:t>MARSEILLE CEDEX 09</x:t>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité matériaux</x:t>
   </x:si>
   <x:si>
     <x:t>master mention chimie</x:t>
   </x:si>
   <x:si>
-    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité matériaux</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>master mention mécanique</x:t>
   </x:si>
   <x:si>
     <x:t>Centrale Méditerranée - campus de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13451</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>master mention génie des procédés et des bio-procédés</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention électronique, énergie électrique, automatique</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité génie industriel et informatique</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention électronique, énergie électrique, automatique</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Chargé de projet en ingénierie numérique dans l'industrie</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet industriel</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de projet en ingénierie numérique dans l'industrie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Jean Perrin</x:t>
@@ -626,75 +626,75 @@
   <x:si>
     <x:t>Master mention chimie parcours analyse chimique et spectroscopie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention électronique, énergie électrique, automatique parcours analyse et contrôle des systèmes</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention chimie parcours synthèse organique - applications et procédés innovants</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention électronique, énergie électrique, automatique parcours réseaux électriques bâtiments industries intelligents</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mécanique parcours feux et ingénierie de la sécurité incendie</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l’université d’Aix-Marseille spécialité écologie industrielle et environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention génie mécanique parcours conception de structures composites</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention génie mécanique parcours Conception de systèmes mécaniques</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention chimie parcours chimie pour le vivant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention électronique, énergie électrique, automatique parcours génie des systèmes automatisés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention physique fondamentale et applications parcours optics &amp; photonics (Europhotonics)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité génie industriel et informatique</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention électronique, énergie électrique, automatique parcours rurveillance et sûreté des systèmes par analyse de données</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention instrumentation, mesure, métrologie parcours ingénierie en instrumentation industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention instrumentation, mesure, métrologie parcours instrumentation des moyens d'essai</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité génie industriel et informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Introduction au métier soutien logistique intégré (SLI)</x:t>
   </x:si>
   <x:si>
     <x:t>Axone Institute</x:t>
   </x:si>
   <x:si>
     <x:t>13590</x:t>
   </x:si>
   <x:si>
     <x:t>MEYREUIL</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sûreté de fonctionnement (SdF) : management, organisation et gestion d'activité</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
@@ -2005,222 +2005,223 @@
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>558153</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>42441</x:v>
+        <x:v>39130</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
-      <x:c r="E14" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>23654</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>622543</x:v>
+        <x:v>609281</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>39130</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
+      <x:c r="E15" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>609281</x:v>
+        <x:v>558151</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>39130</x:v>
+        <x:v>42441</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>23654</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>558151</x:v>
+        <x:v>622543</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -2349,51 +2350,51 @@
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>591854</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -2408,51 +2409,51 @@
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>574991</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
@@ -2465,51 +2466,51 @@
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>581571</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -2524,51 +2525,51 @@
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>632942</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38684</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
@@ -2581,51 +2582,51 @@
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>581563</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38687</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -2640,51 +2641,51 @@
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>581558</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
@@ -2697,156 +2698,156 @@
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>581559</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>37582</x:v>
+        <x:v>38682</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>575052</x:v>
+        <x:v>581567</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>38682</x:v>
+        <x:v>37582</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>23554</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>581567</x:v>
+        <x:v>575052</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40530</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>57</x:v>
@@ -2874,156 +2875,156 @@
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>605768</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>38703</x:v>
+        <x:v>38984</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>11554</x:v>
+        <x:v>22024</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>581555</x:v>
+        <x:v>581560</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>38984</x:v>
+        <x:v>38703</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>22024</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>581560</x:v>
+        <x:v>581555</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
@@ -3050,145 +3051,145 @@
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>591964</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>38984</x:v>
+        <x:v>38684</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>22024</x:v>
+        <x:v>11414</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>591961</x:v>
+        <x:v>591878</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>38703</x:v>
+        <x:v>38984</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>11554</x:v>
+        <x:v>22024</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>591850</x:v>
+        <x:v>591961</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37582</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
@@ -3218,88 +3219,88 @@
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>595842</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>38684</x:v>
+        <x:v>38703</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>11414</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>591878</x:v>
+        <x:v>591850</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
@@ -3437,79 +3438,79 @@
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>591874</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38703</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>591851</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
@@ -3602,381 +3603,381 @@
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>591968</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>38703</x:v>
+        <x:v>38179</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>591852</x:v>
+        <x:v>597244</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>38097</x:v>
+        <x:v>38687</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>24354</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>595663</x:v>
+        <x:v>591877</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>38684</x:v>
+        <x:v>38994</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>11414</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>591880</x:v>
+        <x:v>591969</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>38994</x:v>
+        <x:v>38703</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>591969</x:v>
+        <x:v>591852</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>38179</x:v>
+        <x:v>38097</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>11534</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>597244</x:v>
+        <x:v>595663</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>38687</x:v>
+        <x:v>38684</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>24354</x:v>
+        <x:v>11414</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>591877</x:v>
+        <x:v>591880</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39848</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -4172,51 +4173,51 @@
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>550303</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -4231,51 +4232,51 @@
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>576162</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
@@ -4288,51 +4289,51 @@
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>574976</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -4347,51 +4348,51 @@
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>574979</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38684</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
@@ -4404,51 +4405,51 @@
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>574964</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38684</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -4463,51 +4464,51 @@
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>577647</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
@@ -4520,110 +4521,110 @@
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>574989</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38703</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>574944</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38687</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
@@ -4636,110 +4637,110 @@
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>574947</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38703</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>574946</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38687</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
@@ -4752,51 +4753,51 @@
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>574949</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -4865,855 +4866,856 @@
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>624493</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38984</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>575010</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38984</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>575011</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>38687</x:v>
+        <x:v>38984</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>112</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>24354</x:v>
+        <x:v>22024</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>574950</x:v>
+        <x:v>591962</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>38684</x:v>
+        <x:v>38703</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>11414</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>574962</x:v>
+        <x:v>574945</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>38684</x:v>
+        <x:v>38687</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>11414</x:v>
+        <x:v>24354</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>574963</x:v>
+        <x:v>574948</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>38682</x:v>
+        <x:v>38994</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H69" s="0" t="s">
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>23554</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>591873</x:v>
+        <x:v>574988</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>40530</x:v>
+        <x:v>38994</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>12556</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>575055</x:v>
+        <x:v>574990</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>38984</x:v>
+        <x:v>38097</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>22024</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>591962</x:v>
+        <x:v>575050</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38984</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>591963</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>38703</x:v>
+        <x:v>40530</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>11554</x:v>
+        <x:v>12556</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>574945</x:v>
+        <x:v>575055</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38687</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>24354</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>574948</x:v>
+        <x:v>574950</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>38994</x:v>
+        <x:v>38684</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>11414</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>574988</x:v>
+        <x:v>574962</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>38994</x:v>
+        <x:v>38684</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>11414</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>574990</x:v>
+        <x:v>574963</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>38097</x:v>
+        <x:v>38682</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>112</x:v>
-[...2 lines deleted...]
-        <x:v>113</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>575050</x:v>
+        <x:v>591873</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -5722,51 +5724,51 @@
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>620201</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>31606</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
@@ -5831,259 +5833,259 @@
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>624489</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>38994</x:v>
+        <x:v>38687</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>24354</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>624490</x:v>
+        <x:v>591876</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>38706</x:v>
+        <x:v>40701</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>11541</x:v>
+        <x:v>12576</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>591855</x:v>
+        <x:v>606187</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>40701</x:v>
+        <x:v>38706</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>12576</x:v>
+        <x:v>11541</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>606187</x:v>
+        <x:v>591855</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>38687</x:v>
+        <x:v>38994</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>24354</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>591876</x:v>
+        <x:v>624490</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>42599</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -6218,51 +6220,51 @@
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>597242</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38684</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>