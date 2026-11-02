--- v1 (2026-11-02)
+++ v2 (2026-11-02)
@@ -380,56 +380,56 @@
   <x:si>
     <x:t>Titre professionnel chargé d'accueil et de gestion administrative</x:t>
   </x:si>
   <x:si>
     <x:t>Sipca</x:t>
   </x:si>
   <x:si>
     <x:t>80000</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat spécialisé</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
-    <x:t>CARPENTRAS</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
@@ -497,101 +497,101 @@
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Edmond Rostand</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Excel initiation</x:t>
   </x:si>
   <x:si>
     <x:t>Pierre-Henri Sciortino - Ph Formation</x:t>
   </x:si>
   <x:si>
     <x:t>PHF</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>12/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE-11e</x:t>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>LA GARDE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation modulaire certifiante : métiers de l'assistanat administratif, médico-social et comptable</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Performance Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>Comptabilité générale</x:t>
   </x:si>
   <x:si>
+    <x:t>SALON-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>SALON-DE-PROVENCE</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Bac pro assistance à la gestion des organisations et de leurs activités</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel secrétaire assistant (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat gestion PME PMI</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
@@ -746,62 +746,62 @@
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Excel intermédiaire</x:t>
   </x:si>
   <x:si>
     <x:t>Word</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Word intermédiaire</x:t>
   </x:si>
   <x:si>
     <x:t>Excel : perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Access - perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Access</x:t>
   </x:si>
   <x:si>
+    <x:t>11/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/24/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Maison Familiale et Rurale La Montagnette</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée V Hugo</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>84025</x:t>
@@ -1508,65 +1508,65 @@
   <x:si>
     <x:t>LP C Jullian</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>LP B Pascal</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Dumas</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Beau de Rochas</x:t>
   </x:si>
   <x:si>
+    <x:t>Assistant immobilier - module 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kh Europe Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83370</x:t>
   </x:si>
   <x:si>
+    <x:t>Secrétariat assistanat immobilier</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Assistant immobilier - module 1</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Powerpoint</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel PowerPoint</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant immobilier - module 2</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Technique et Professionnel Aixois</x:t>
   </x:si>
   <x:si>
     <x:t>ITPA</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant juridique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical</x:t>
   </x:si>
   <x:si>
     <x:t>IPAM</x:t>
@@ -1574,68 +1574,68 @@
   <x:si>
     <x:t>59200</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat juridique</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant juridique (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/05/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor européen attaché de direction</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
@@ -1958,71 +1958,71 @@
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chargé d'accueil et de gestion administrative (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
+    <x:t>08/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/17/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant d'administration commerciale (TPE/PME) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Défi 83</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Excel Initiation : Les Fondamentaux pour Débutants</x:t>
@@ -2057,77 +2057,77 @@
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-MAXIME</x:t>
   </x:si>
   <x:si>
     <x:t>LE LUC EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
     <x:t>EGUILLES</x:t>
   </x:si>
   <x:si>
+    <x:t>SAINT BONNET EN CHAMPSAUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VILLENEUVE-LOUBET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEYREUIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES</x:t>
+  </x:si>
+  <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
     <x:t>ARVIEUX</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>LOURMARIN</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
-    <x:t>SAINT BONNET EN CHAMPSAUR</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>LA COLLE-SUR-LOUP</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-REMY-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>VENELLES</x:t>
   </x:si>
   <x:si>
     <x:t>PEYNIER</x:t>
   </x:si>
   <x:si>
     <x:t>MALIJAI</x:t>
   </x:si>
   <x:si>
     <x:t>EYGLIERS</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>SOLLIES-VILLE</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
@@ -2186,83 +2186,83 @@
   <x:si>
     <x:t>12/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Informatique pour les débutants : Windows + Internet + Office</x:t>
   </x:si>
   <x:si>
     <x:t>02/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/05/2027 00:00:00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>04/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2027 00:00:00</x:t>
@@ -2552,101 +2552,101 @@
   <x:si>
     <x:t>ACAF MSA</x:t>
   </x:si>
   <x:si>
     <x:t>84110</x:t>
   </x:si>
   <x:si>
     <x:t>Association Départementale d'Etudes et de Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADEF</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/18/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Asmy Agency</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Arkesys Net</x:t>
   </x:si>
   <x:si>
     <x:t>42000</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aristée</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alpes Développement Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADF</x:t>
   </x:si>
   <x:si>
+    <x:t>Word initiation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2029 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Airo</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétaire juridique</x:t>
   </x:si>
   <x:si>
     <x:t>Agora France Excellence</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chargé d'accueil et de gestion administrative (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filière entreprise - CFA - Antenne Gap - Ecole de la Deuxième Chance des Hautes Alpes</x:t>
@@ -2699,59 +2699,59 @@
   <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétaire assistant</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/29/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>05/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>TOSA</x:t>
   </x:si>
   <x:si>
     <x:t>Agence DM</x:t>
@@ -2771,66 +2771,66 @@
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>4MaCompta Expertise - Alfred Cadoret</x:t>
   </x:si>
   <x:si>
     <x:t>06240</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant d'administration commerciale (TPE/PME) BC01 Assister l’équipe commerciale à la réalisation de la chaîne commerciale de la TPE/PME</x:t>
   </x:si>
   <x:si>
     <x:t>Handicapé , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>3d Ingénierie Systèmes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
     <x:t>Word - les bases</x:t>
   </x:si>
   <x:si>
-    <x:t>3d Ingénierie Systèmes</x:t>
-[...5 lines deleted...]
-    <x:t>13170</x:t>
+    <x:t>Word - perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Excel - initiation</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Word - perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -4809,51 +4809,51 @@
       <x:c r="K29" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>639572</x:v>
+        <x:v>639582</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
@@ -4866,51 +4866,51 @@
       <x:c r="K30" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>639582</x:v>
+        <x:v>639572</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -5693,51 +5693,51 @@
       <x:c r="J45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>607452</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -5910,57 +5910,57 @@
       <x:c r="K49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>525582</x:v>
+        <x:v>527767</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>25</x:v>
@@ -6014,282 +6014,282 @@
       <x:c r="I51" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>527767</x:v>
+        <x:v>525582</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>577797</x:v>
+        <x:v>564527</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>564527</x:v>
+        <x:v>577797</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="G54" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>583790</x:v>
+        <x:v>583792</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>583792</x:v>
+        <x:v>583790</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
@@ -6649,57 +6649,57 @@
       <x:c r="K62" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>609653</x:v>
+        <x:v>557203</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -6709,57 +6709,57 @@
       <x:c r="K63" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>557203</x:v>
+        <x:v>609653</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>183</x:v>
@@ -7012,57 +7012,57 @@
       <x:c r="K68" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>609641</x:v>
+        <x:v>557204</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -7072,57 +7072,57 @@
       <x:c r="K69" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>557204</x:v>
+        <x:v>609641</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
@@ -8062,86 +8062,86 @@
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>576380</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>642512</x:v>
+        <x:v>650528</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>214</x:v>
@@ -8213,192 +8213,192 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>642520</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>576627</x:v>
+        <x:v>575137</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>650528</x:v>
+        <x:v>642512</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>575137</x:v>
+        <x:v>576627</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>25</x:v>
@@ -9252,152 +9252,152 @@
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>648035</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>173</x:v>
-[...1 lines deleted...]
-      <x:c r="C111" s="3" t="s"/>
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C111" s="3" t="n">
+        <x:v>40705</x:v>
+      </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>648055</x:v>
+        <x:v>648827</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>209</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>648827</x:v>
+        <x:v>648055</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>56</x:v>
@@ -11892,51 +11892,51 @@
       <x:c r="J159" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>648047</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
@@ -12007,51 +12007,51 @@
       <x:c r="J161" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>556757</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
@@ -15021,51 +15021,51 @@
       <x:c r="J216" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>648855</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
@@ -15243,51 +15243,51 @@
       <x:c r="J220" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>648856</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
@@ -15482,293 +15482,293 @@
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>648820</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>35011</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>542437</x:v>
+        <x:v>542256</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s"/>
       <x:c r="K226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
-        <x:v>35011</x:v>
+        <x:v>70312</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>542256</x:v>
+        <x:v>542400</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>542280</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>70312</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>542400</x:v>
+        <x:v>542437</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>542257</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>488</x:v>
@@ -15974,159 +15974,158 @@
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>641198</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>501</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
-      <x:c r="E234" s="14" t="s"/>
+      <x:c r="E234" s="14" t="s">
+        <x:v>131</x:v>
+      </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>576238</x:v>
+        <x:v>641199</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
-      <x:c r="E235" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>641199</x:v>
+        <x:v>576238</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>491</x:v>
@@ -16606,51 +16605,51 @@
       <x:c r="M244" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>630320</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -16775,51 +16774,51 @@
       <x:c r="J247" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>601981</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -16836,51 +16835,51 @@
       <x:c r="J248" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>546938</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -16896,51 +16895,51 @@
       <x:c r="J249" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>601984</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
@@ -16955,51 +16954,51 @@
       <x:c r="J250" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>551721</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -17241,51 +17240,51 @@
       <x:c r="J255" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>640224</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
@@ -17298,51 +17297,51 @@
       <x:c r="J256" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>635623</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -17355,51 +17354,51 @@
       <x:c r="J257" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>622408</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -17414,51 +17413,51 @@
       <x:c r="J258" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>601836</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -17471,51 +17470,51 @@
       <x:c r="J259" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>601783</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -17530,51 +17529,51 @@
       <x:c r="J260" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>601784</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -18107,51 +18106,51 @@
       <x:c r="J270" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>611963</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
@@ -18338,114 +18337,114 @@
       <x:c r="J274" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>611961</x:v>
+        <x:v>611959</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>611959</x:v>
+        <x:v>611961</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -19007,106 +19006,106 @@
       <x:c r="K286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>651603</x:v>
+        <x:v>634287</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>604</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>634287</x:v>
+        <x:v>651603</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -19665,164 +19664,164 @@
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>555976</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
-        <x:v>38625</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>35028</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>608430</x:v>
+        <x:v>555935</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
-        <x:v>36804</x:v>
+        <x:v>38625</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>555935</x:v>
+        <x:v>608430</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -20025,51 +20024,51 @@
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>555933</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>26</x:v>
@@ -20128,842 +20127,845 @@
       <x:c r="K306" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>626462</x:v>
+        <x:v>642455</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>626459</x:v>
+        <x:v>642456</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
-        <x:v>129</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
-      <x:c r="E308" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>642065</x:v>
+        <x:v>626461</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
+      <x:c r="E309" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>629938</x:v>
+        <x:v>642066</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>633</x:v>
+        <x:v>632</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>629939</x:v>
+        <x:v>626462</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>633</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>626461</x:v>
+        <x:v>626459</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>129</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
-      <x:c r="E312" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>642066</x:v>
+        <x:v>629938</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>642455</x:v>
+        <x:v>629939</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>633</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
-      <x:c r="E314" s="14" t="s"/>
+      <x:c r="E314" s="14" t="s">
+        <x:v>131</x:v>
+      </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>642456</x:v>
+        <x:v>642065</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>38625</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
+      <x:c r="E315" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>626896</x:v>
+        <x:v>601740</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>638</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>615132</x:v>
+        <x:v>626484</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>542</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>617372</x:v>
+        <x:v>615132</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>641</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
-        <x:v>129</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
-      <x:c r="E318" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>601739</x:v>
+        <x:v>617372</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>555</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
+      <x:c r="E319" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>626484</x:v>
+        <x:v>601739</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>638</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
-        <x:v>129</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
-        <x:v>38625</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
-      <x:c r="E320" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>35028</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>601740</x:v>
+        <x:v>626896</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>558</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>27</x:v>
@@ -21265,51 +21267,51 @@
       <x:c r="I327" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>612599</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
@@ -22387,923 +22389,923 @@
       <x:c r="I349" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>612521</x:v>
+        <x:v>612519</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>612533</x:v>
+        <x:v>612535</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>612558</x:v>
+        <x:v>612541</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>612577</x:v>
+        <x:v>612543</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>612605</x:v>
+        <x:v>612570</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>612609</x:v>
+        <x:v>612581</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>612637</x:v>
+        <x:v>612592</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>612638</x:v>
+        <x:v>612615</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>612643</x:v>
+        <x:v>571763</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>612519</x:v>
+        <x:v>612521</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>612535</x:v>
+        <x:v>612533</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>612541</x:v>
+        <x:v>612558</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>612543</x:v>
+        <x:v>612577</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>612570</x:v>
+        <x:v>612605</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>612581</x:v>
+        <x:v>612609</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>612592</x:v>
+        <x:v>612637</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>612615</x:v>
+        <x:v>612638</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>571763</x:v>
+        <x:v>612643</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>25</x:v>
@@ -23358,258 +23360,258 @@
         <x:v>646</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>612575</x:v>
+        <x:v>612539</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>612539</x:v>
+        <x:v>612549</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>612549</x:v>
+        <x:v>612555</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>612555</x:v>
+        <x:v>612567</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>612567</x:v>
+        <x:v>612575</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>25</x:v>
@@ -23815,51 +23817,51 @@
       <x:c r="I377" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>612640</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
@@ -24019,51 +24021,51 @@
       <x:c r="I381" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>612579</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
@@ -24742,51 +24744,51 @@
       <x:c r="M395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>653976</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
@@ -24838,462 +24840,462 @@
       <x:c r="K397" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>654329</x:v>
+        <x:v>654316</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>705</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>706</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>654316</x:v>
+        <x:v>654323</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>654323</x:v>
+        <x:v>653978</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>708</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>566966</x:v>
+        <x:v>653980</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="U400" s="16" t="s">
         <x:v>709</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>654780</x:v>
+        <x:v>566966</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>707</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>710</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s"/>
       <x:c r="K402" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>654781</x:v>
+        <x:v>654780</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>653978</x:v>
+        <x:v>654781</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="U403" s="4" t="s">
         <x:v>712</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>693</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>653980</x:v>
+        <x:v>654318</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="U404" s="16" t="s">
         <x:v>713</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>654318</x:v>
+        <x:v>654329</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>699</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
@@ -25558,51 +25560,51 @@
       <x:c r="M411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>654324</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>633</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
@@ -25812,51 +25814,51 @@
       <x:c r="L416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>654778</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>26</x:v>
@@ -26121,51 +26123,51 @@
       <x:c r="M422" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>654335</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>92</x:v>
@@ -26424,51 +26426,51 @@
       <x:c r="L428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>654338</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>26</x:v>
@@ -26476,51 +26478,51 @@
       <x:c r="M429" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>654341</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>633</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s"/>
       <x:c r="K430" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
@@ -26688,300 +26690,300 @@
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>653982</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>693</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>653983</x:v>
+        <x:v>654336</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>731</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>654336</x:v>
+        <x:v>654342</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>720</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>654342</x:v>
+        <x:v>654345</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>713</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>654345</x:v>
+        <x:v>505776</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>694</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>753</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>505776</x:v>
+        <x:v>653983</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>709</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>92</x:v>
@@ -27036,54 +27038,54 @@
       <x:c r="L440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>654346</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>705</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>706</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>92</x:v>
@@ -27190,51 +27192,51 @@
       <x:c r="M443" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>654783</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
@@ -27394,51 +27396,51 @@
       <x:c r="M447" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>653986</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s"/>
       <x:c r="K448" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
@@ -27447,100 +27449,100 @@
       <x:c r="M448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>654798</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s"/>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>653988</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
@@ -27700,51 +27702,51 @@
       <x:c r="M453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>654356</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>633</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s"/>
       <x:c r="K454" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
@@ -27761,145 +27763,145 @@
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>654795</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>654352</x:v>
+        <x:v>653993</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>688</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>689</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>654355</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>708</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>27</x:v>
@@ -27954,202 +27956,202 @@
       <x:c r="L458" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>654361</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>705</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>706</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s"/>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>653993</x:v>
+        <x:v>654352</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>694</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>695</x:v>
+        <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C460" s="15" t="s"/>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s"/>
       <x:c r="K460" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>654794</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>653990</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s"/>
       <x:c r="K462" s="14" t="s">
@@ -28362,54 +28364,54 @@
       <x:c r="L466" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>653992</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>713</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>27</x:v>
@@ -28516,51 +28518,51 @@
       <x:c r="M469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>654350</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>715</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C470" s="15" t="s"/>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s"/>
       <x:c r="K470" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
@@ -28819,54 +28821,54 @@
       <x:c r="L475" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>654797</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -28978,51 +28980,51 @@
       <x:c r="J478" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>618766</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
@@ -29035,51 +29037,51 @@
       <x:c r="J479" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>641017</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
@@ -29094,51 +29096,51 @@
       <x:c r="J480" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>633701</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
@@ -29681,51 +29683,51 @@
       <x:c r="J490" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>576110</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -29761,161 +29763,161 @@
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>547066</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
-        <x:v>34606</x:v>
+        <x:v>40705</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I492" s="16" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>498664</x:v>
+        <x:v>600475</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
-        <x:v>40705</x:v>
+        <x:v>34606</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>600475</x:v>
+        <x:v>498664</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="I494" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
@@ -29938,210 +29940,210 @@
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>615825</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
-        <x:v>39823</x:v>
+        <x:v>38625</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
-        <x:v>13254</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>623802</x:v>
+        <x:v>642840</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
-        <x:v>38625</x:v>
+        <x:v>39823</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="I496" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
-        <x:v>35028</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>615823</x:v>
+        <x:v>623802</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>615826</x:v>
+        <x:v>615823</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s">
@@ -30156,57 +30158,57 @@
       <x:c r="K498" s="14" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>642840</x:v>
+        <x:v>615826</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
-        <x:v>527</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -30578,215 +30580,215 @@
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>650913</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
-        <x:v>40705</x:v>
+        <x:v>34606</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>607756</x:v>
+        <x:v>552416</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>552416</x:v>
+        <x:v>552417</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
-        <x:v>34606</x:v>
+        <x:v>40705</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>552417</x:v>
+        <x:v>607756</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -30972,51 +30974,51 @@
       <x:c r="M512" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>634096</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>593</x:v>
       </x:c>
@@ -31421,114 +31423,114 @@
       <x:c r="K520" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>630450</x:v>
+        <x:v>641204</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="G521" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H521" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>641204</x:v>
+        <x:v>630450</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>816</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I522" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
@@ -31786,97 +31788,97 @@
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>625991</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>38625</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="H527" s="0" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>626358</x:v>
+        <x:v>625532</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s"/>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="I528" s="16" t="s">
@@ -31885,176 +31887,176 @@
       <x:c r="J528" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>624483</x:v>
+        <x:v>625568</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
-        <x:v>828</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
-        <x:v>38625</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="G529" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="H529" s="0" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
-        <x:v>35028</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>625532</x:v>
+        <x:v>624483</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>829</x:v>
+        <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="I530" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>625568</x:v>
+        <x:v>626358</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C531" s="3" t="s"/>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="G531" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>46</x:v>
@@ -32219,155 +32221,147 @@
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>640942</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>528</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C535" s="3" t="s"/>
       <x:c r="D535" s="3" t="s"/>
-      <x:c r="E535" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="H535" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="J535" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K535" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>603238</x:v>
+        <x:v>572399</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
-        <x:v>841</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="C536" s="15" t="s"/>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="I536" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s"/>
       <x:c r="K536" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>572399</x:v>
+        <x:v>572398</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
@@ -32394,147 +32388,153 @@
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>640653</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>137</x:v>
-[...1 lines deleted...]
-      <x:c r="C538" s="15" t="s"/>
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C538" s="15" t="n">
+        <x:v>41239</x:v>
+      </x:c>
       <x:c r="D538" s="15" t="s"/>
-      <x:c r="E538" s="14" t="s"/>
+      <x:c r="E538" s="14" t="s">
+        <x:v>131</x:v>
+      </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="I538" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="J538" s="14" t="s"/>
+      <x:c r="J538" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="K538" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>572397</x:v>
+        <x:v>603238</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>843</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C539" s="3" t="s"/>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="H539" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>572398</x:v>
+        <x:v>572397</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>39823</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
@@ -32665,51 +32665,51 @@
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>641300</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H543" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>25</x:v>
@@ -32725,51 +32725,51 @@
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>651748</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I544" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
@@ -32786,51 +32786,51 @@
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>651746</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H545" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>25</x:v>
@@ -32846,51 +32846,51 @@
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>651747</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I546" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
@@ -32907,51 +32907,51 @@
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>623703</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>25</x:v>
@@ -32967,51 +32967,51 @@
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>651750</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I548" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
@@ -33028,51 +33028,51 @@
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>651751</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H549" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>25</x:v>
@@ -33088,51 +33088,51 @@
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>651749</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I550" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
@@ -33149,51 +33149,51 @@
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>651759</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="E551" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H551" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>25</x:v>
@@ -33209,51 +33209,51 @@
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>651760</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I552" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
@@ -33270,51 +33270,51 @@
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>651758</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="E553" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H553" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>25</x:v>
@@ -33330,51 +33330,51 @@
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>651757</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I554" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
@@ -33391,51 +33391,51 @@
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
         <x:v>651755</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="E555" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H555" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>25</x:v>
@@ -33451,582 +33451,582 @@
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
         <x:v>651756</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I556" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>633028</x:v>
+        <x:v>633027</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
-        <x:v>720</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>863</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H557" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>633029</x:v>
+        <x:v>633028</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
-        <x:v>864</x:v>
+        <x:v>863</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I558" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>633027</x:v>
+        <x:v>633029</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>742</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="E559" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H559" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>651752</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I560" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>641070</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
-        <x:v>634</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>865</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H561" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>629639</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
-        <x:v>714</x:v>
+        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I562" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
         <x:v>651753</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="E563" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H563" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>651754</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I564" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
         <x:v>633026</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="G565" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
@@ -34277,51 +34277,51 @@
       <x:c r="L569" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>644223</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s"/>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I570" s="16" t="s">
@@ -34336,51 +34336,51 @@
       <x:c r="L570" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>644224</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="G571" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H571" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
@@ -34396,51 +34396,51 @@
       <x:c r="M571" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>633334</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>505</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s"/>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I572" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
@@ -34509,51 +34509,51 @@
       <x:c r="L573" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>644225</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s"/>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I574" s="16" t="s">
@@ -34568,51 +34568,51 @@
       <x:c r="L574" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
         <x:v>644226</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H575" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
@@ -34684,51 +34684,51 @@
       <x:c r="L576" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>650427</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
-        <x:v>634</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H577" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
@@ -34741,51 +34741,51 @@
       <x:c r="L577" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>650428</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
-        <x:v>634</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I578" s="16" t="s">
@@ -34967,402 +34967,402 @@
       <x:c r="J581" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
-        <x:v>650431</x:v>
+        <x:v>637689</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>634</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>816</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I582" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>869</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>637691</x:v>
+        <x:v>650430</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>720</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>871</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H583" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>575502</x:v>
+        <x:v>629772</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>877</x:v>
+        <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
-        <x:v>866</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s"/>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I584" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>627989</x:v>
+        <x:v>575501</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>768</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H585" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
-        <x:v>637689</x:v>
+        <x:v>627988</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
-        <x:v>720</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
-        <x:v>871</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
-        <x:v>866</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I586" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
-        <x:v>650430</x:v>
+        <x:v>575502</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
-        <x:v>634</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
-        <x:v>816</x:v>
+        <x:v>878</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H587" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
-        <x:v>627988</x:v>
+        <x:v>627989</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s">
@@ -35374,292 +35374,292 @@
       <x:c r="J588" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
-        <x:v>629772</x:v>
+        <x:v>650431</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>878</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>743</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H589" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
-        <x:v>575501</x:v>
+        <x:v>637691</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>748</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
-        <x:v>866</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I590" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
-        <x:v>627990</x:v>
+        <x:v>548120</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>768</x:v>
+        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="G591" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H591" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
-        <x:v>627991</x:v>
+        <x:v>627990</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
-        <x:v>874</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s"/>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I592" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
-        <x:v>548120</x:v>
+        <x:v>627991</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
-        <x:v>879</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>880</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="G593" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H593" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -35728,51 +35728,51 @@
       <x:c r="L594" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>644227</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H595" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
@@ -35901,51 +35901,51 @@
       <x:c r="L597" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>650429</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
-        <x:v>634</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I598" s="16" t="s">
@@ -36127,60 +36127,60 @@
       <x:c r="J601" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
-        <x:v>623353</x:v>
+        <x:v>633262</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
-        <x:v>853</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
-        <x:v>872</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s"/>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I602" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s">
@@ -36189,114 +36189,114 @@
       <x:c r="K602" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
-        <x:v>637612</x:v>
+        <x:v>644196</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
-        <x:v>720</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
-        <x:v>871</x:v>
+        <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H603" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
-        <x:v>637615</x:v>
+        <x:v>623353</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
-        <x:v>720</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
-        <x:v>871</x:v>
+        <x:v>872</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I604" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
@@ -36305,289 +36305,289 @@
       <x:c r="K604" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
-        <x:v>644196</x:v>
+        <x:v>637612</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
-        <x:v>870</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H605" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
-        <x:v>633262</x:v>
+        <x:v>637615</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
-        <x:v>742</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
-        <x:v>883</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
-        <x:v>874</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I606" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
-        <x:v>869</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
-        <x:v>575419</x:v>
+        <x:v>650420</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
-        <x:v>748</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H607" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
-        <x:v>629754</x:v>
+        <x:v>650423</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
-        <x:v>867</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>868</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s"/>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I608" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
-        <x:v>869</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
-        <x:v>604442</x:v>
+        <x:v>637613</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
-        <x:v>609</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="G609" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -36650,176 +36650,176 @@
       <x:c r="J610" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
-        <x:v>650420</x:v>
+        <x:v>604442</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>634</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>816</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>650423</x:v>
+        <x:v>575419</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>634</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>816</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I612" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
-        <x:v>637613</x:v>
+        <x:v>629754</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
-        <x:v>720</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>871</x:v>
+        <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H613" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -36829,51 +36829,51 @@
       <x:c r="L613" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>644198</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
@@ -37004,54 +37004,54 @@
       <x:c r="L616" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>575420</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>876</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>877</x:v>
+        <x:v>878</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -37236,51 +37236,51 @@
       <x:c r="L620" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>650421</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>634</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
@@ -37293,51 +37293,51 @@
       <x:c r="L621" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>644199</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I622" s="16" t="s">
@@ -37468,51 +37468,51 @@
       <x:c r="L624" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>650419</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
-        <x:v>634</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
@@ -37525,51 +37525,51 @@
       <x:c r="L625" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>650422</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>634</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I626" s="16" t="s">
@@ -37584,51 +37584,51 @@
       <x:c r="L626" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>644197</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
@@ -37641,51 +37641,51 @@
       <x:c r="L627" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>644200</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I628" s="16" t="s">
@@ -37703,51 +37703,51 @@
       <x:c r="M628" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>633261</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -37932,51 +37932,51 @@
       <x:c r="L632" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>629753</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
-        <x:v>878</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C633" s="3" t="s"/>
       <x:c r="D633" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -38169,780 +38169,780 @@
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>639496</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C637" s="3" t="s"/>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="G637" s="0" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="H637" s="0" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="H637" s="0" t="s">
+      <x:c r="I637" s="4" t="s">
         <x:v>902</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>903</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
-        <x:v>903</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>534254</x:v>
+        <x:v>533536</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="C638" s="15" t="s"/>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="H638" s="14" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="H638" s="14" t="s">
+      <x:c r="I638" s="16" t="s">
         <x:v>902</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>903</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s"/>
       <x:c r="K638" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
-        <x:v>71632</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>901</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
-        <x:v>903</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>534020</x:v>
+        <x:v>534253</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="C639" s="3" t="s"/>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="H639" s="0" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="H639" s="0" t="s">
+      <x:c r="I639" s="4" t="s">
         <x:v>902</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>903</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
-        <x:v>903</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>534099</x:v>
+        <x:v>534256</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C640" s="15" t="s"/>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="H640" s="14" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="H640" s="14" t="s">
+      <x:c r="I640" s="16" t="s">
         <x:v>902</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>903</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s"/>
       <x:c r="K640" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
-        <x:v>901</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
-        <x:v>903</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>533106</x:v>
+        <x:v>534103</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C641" s="3" t="s"/>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="H641" s="0" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="H641" s="0" t="s">
+      <x:c r="I641" s="4" t="s">
         <x:v>902</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>903</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
-        <x:v>903</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>533536</x:v>
+        <x:v>534104</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
-        <x:v>900</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C642" s="15" t="s"/>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="H642" s="14" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="H642" s="14" t="s">
+      <x:c r="I642" s="16" t="s">
         <x:v>902</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>903</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s"/>
       <x:c r="K642" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
-        <x:v>70332</x:v>
+        <x:v>71632</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
-        <x:v>901</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
-        <x:v>903</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>534253</x:v>
+        <x:v>534020</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="C643" s="3" t="s"/>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="H643" s="0" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="H643" s="0" t="s">
+      <x:c r="I643" s="4" t="s">
         <x:v>902</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>903</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
-        <x:v>903</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>534256</x:v>
+        <x:v>534099</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C644" s="15" t="s"/>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="H644" s="14" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="H644" s="14" t="s">
+      <x:c r="I644" s="16" t="s">
         <x:v>902</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>903</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s"/>
       <x:c r="K644" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
-        <x:v>901</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
-        <x:v>903</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
-        <x:v>534103</x:v>
+        <x:v>533106</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="C645" s="3" t="s"/>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="H645" s="0" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="H645" s="0" t="s">
+      <x:c r="I645" s="4" t="s">
         <x:v>902</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>903</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
-        <x:v>903</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
-        <x:v>534104</x:v>
+        <x:v>534254</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
-        <x:v>904</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="C646" s="15" t="s"/>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="H646" s="14" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="H646" s="14" t="s">
+      <x:c r="I646" s="16" t="s">
         <x:v>902</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>903</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s"/>
       <x:c r="K646" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
-        <x:v>901</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
-        <x:v>903</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>534100</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C647" s="3" t="s"/>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="H647" s="0" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="H647" s="0" t="s">
+      <x:c r="I647" s="4" t="s">
         <x:v>902</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>903</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>71632</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
-        <x:v>903</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
         <x:v>534019</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
-        <x:v>905</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="C648" s="15" t="s"/>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="H648" s="14" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="H648" s="14" t="s">
+      <x:c r="I648" s="16" t="s">
         <x:v>902</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>903</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s"/>
       <x:c r="K648" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
-        <x:v>901</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
-        <x:v>903</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
         <x:v>534255</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C649" s="3" t="s"/>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="H649" s="0" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="H649" s="0" t="s">
+      <x:c r="I649" s="4" t="s">
         <x:v>902</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>903</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
-        <x:v>903</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>533525</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C650" s="15" t="s"/>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="H650" s="14" t="s">
         <x:v>901</x:v>
       </x:c>
-      <x:c r="H650" s="14" t="s">
+      <x:c r="I650" s="16" t="s">
         <x:v>902</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>903</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s"/>
       <x:c r="K650" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
-        <x:v>901</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
-        <x:v>903</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
         <x:v>533116</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>