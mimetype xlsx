--- v1 (2026-11-03)
+++ v2 (2026-11-03)
@@ -476,65 +476,65 @@
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Sport 4.0</x:t>
   </x:si>
   <x:si>
     <x:t>84240</x:t>
   </x:si>
   <x:si>
     <x:t>LA TOUR-D'AIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>Rk2c Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/18/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>GROUPE BELMONT</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>Provence formation - Erudis Aix</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>Profil Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant de direction (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Performance Business School</x:t>
   </x:si>
   <x:si>
     <x:t>83150</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans , Salarié</x:t>
@@ -1721,62 +1721,62 @@
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/09/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>02/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ebm Business School</x:t>
   </x:si>
   <x:si>
     <x:t>EBM 3</x:t>
   </x:si>
   <x:si>
     <x:t>93700</x:t>
   </x:si>
   <x:si>
     <x:t>Ebm Business School - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>EBM 5</x:t>
   </x:si>
   <x:si>
     <x:t>Ebm Business School - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Diploma Sup - Ensao</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
@@ -1787,170 +1787,170 @@
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>Informatique pour les débutants : Windows + Internet + Office</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>02/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureautique Approfondissement : Excel + Word + Powerpoint</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Bureautique Approfondissement : Excel + Word + Powerpoint</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/22/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
+    <x:t>05/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
-    <x:t>05/24/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>01/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/12/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Licence mention gestion parcours commerce, vente, marketing option marketing digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>Codév</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
@@ -2156,89 +2156,89 @@
   <x:si>
     <x:t>Capcom'Art</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE MY BS</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/27/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/27/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant styliste de mode (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Création textile</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/26/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention administration économique et sociale</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>Développement local</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir en Perspective</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir en Perspective - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa - Antenne Nice</x:t>
@@ -2360,66 +2360,66 @@
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant ressources humaines</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/29/2027 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>05/19/2028 00:00:00</x:t>
+    <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>04/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>AEP Saint Eloi</x:t>
   </x:si>
@@ -5063,153 +5063,153 @@
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>602154</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>546869</x:v>
+        <x:v>564626</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>564626</x:v>
+        <x:v>546869</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
@@ -5219,165 +5219,165 @@
       <x:c r="K41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>621142</x:v>
+        <x:v>632415</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>632415</x:v>
+        <x:v>621137</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>621137</x:v>
+        <x:v>621142</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -9314,57 +9314,57 @@
       <x:c r="K112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>556476</x:v>
+        <x:v>608162</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
@@ -9374,57 +9374,57 @@
       <x:c r="K113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>608162</x:v>
+        <x:v>556476</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -11737,460 +11737,460 @@
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>546005</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>600139</x:v>
+        <x:v>546014</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>546014</x:v>
+        <x:v>600139</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>546013</x:v>
+        <x:v>600138</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>37345</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>35047</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>545998</x:v>
+        <x:v>546013</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>37345</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35047</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>600138</x:v>
+        <x:v>545998</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>41722</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35047</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>600144</x:v>
+        <x:v>628285</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
-        <x:v>41722</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>35047</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>628285</x:v>
+        <x:v>600144</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>346</x:v>
@@ -13952,57 +13952,57 @@
       <x:c r="K192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>607863</x:v>
+        <x:v>640571</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
@@ -14012,57 +14012,57 @@
       <x:c r="K193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>640571</x:v>
+        <x:v>607863</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
@@ -14203,167 +14203,164 @@
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>611091</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
-      <x:c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>549244</x:v>
+        <x:v>588144</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>655400</x:v>
+        <x:v>549244</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
@@ -14373,407 +14370,409 @@
       <x:c r="K199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>614682</x:v>
+        <x:v>655400</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
-      <x:c r="E200" s="14" t="s"/>
+      <x:c r="E200" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>633990</x:v>
+        <x:v>614682</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
-      <x:c r="E201" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>614689</x:v>
+        <x:v>633990</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
-      <x:c r="E202" s="14" t="s"/>
+      <x:c r="E202" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>588316</x:v>
+        <x:v>614689</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>633866</x:v>
+        <x:v>588316</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
-      <x:c r="E204" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>614681</x:v>
+        <x:v>633866</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
+      <x:c r="E205" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>588144</x:v>
+        <x:v>614681</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>388</x:v>
@@ -15027,54 +15026,54 @@
       <x:c r="K210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>546947</x:v>
+        <x:v>601952</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
@@ -15087,54 +15086,54 @@
       <x:c r="K211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>601952</x:v>
+        <x:v>546947</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
@@ -15155,94 +15154,97 @@
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>618763</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
+      <x:c r="E213" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>566526</x:v>
+        <x:v>565855</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
@@ -15266,208 +15268,205 @@
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>618877</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
-      <x:c r="E215" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>565855</x:v>
+        <x:v>566526</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>648133</x:v>
+        <x:v>647778</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>647778</x:v>
+        <x:v>648133</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
@@ -16069,153 +16068,153 @@
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>647773</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38667</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>551954</x:v>
+        <x:v>599932</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>551975</x:v>
+        <x:v>551954</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
@@ -16228,116 +16227,116 @@
       <x:c r="K231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>599877</x:v>
+        <x:v>551975</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
-        <x:v>38667</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>35018</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>599932</x:v>
+        <x:v>599877</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -17246,564 +17245,564 @@
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>554791</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>606276</x:v>
+        <x:v>640892</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>640892</x:v>
+        <x:v>606276</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>640891</x:v>
+        <x:v>640889</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>554025</x:v>
+        <x:v>640894</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>640890</x:v>
+        <x:v>554025</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>640895</x:v>
+        <x:v>640891</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>554790</x:v>
+        <x:v>640890</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>640889</x:v>
+        <x:v>640895</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>640894</x:v>
+        <x:v>554790</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
@@ -19014,390 +19013,390 @@
       <x:c r="J279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>587951</x:v>
+        <x:v>640619</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>640619</x:v>
+        <x:v>640621</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>640621</x:v>
+        <x:v>541105</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>541105</x:v>
+        <x:v>541106</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>541106</x:v>
+        <x:v>640620</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>640620</x:v>
+        <x:v>587952</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>42362</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>587952</x:v>
+        <x:v>644704</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
@@ -19407,503 +19406,504 @@
       <x:c r="K286" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>644704</x:v>
+        <x:v>618315</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>618315</x:v>
+        <x:v>641688</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>641688</x:v>
+        <x:v>644193</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
-        <x:v>42362</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>644193</x:v>
+        <x:v>640882</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>640882</x:v>
+        <x:v>640883</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>640883</x:v>
+        <x:v>640884</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>640884</x:v>
+        <x:v>572814</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>35924</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
+      <x:c r="E293" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>31637</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>572814</x:v>
+        <x:v>617493</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
-        <x:v>35924</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
-      <x:c r="E294" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>31637</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>617493</x:v>
+        <x:v>587951</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -20250,164 +20250,165 @@
       <x:c r="K301" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>642119</x:v>
+        <x:v>591163</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
-      <x:c r="E302" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>605941</x:v>
+        <x:v>642119</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
+      <x:c r="E303" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>607335</x:v>
+        <x:v>605941</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
@@ -20420,111 +20421,111 @@
       <x:c r="K304" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>542498</x:v>
+        <x:v>607335</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>591163</x:v>
+        <x:v>542498</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
@@ -21699,159 +21700,159 @@
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>601551</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>641051</x:v>
+        <x:v>548683</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>548683</x:v>
+        <x:v>641051</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -22722,54 +22723,54 @@
       <x:c r="L344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>621212</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="U344" s="16" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -22836,51 +22837,51 @@
       <x:c r="M346" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>621211</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -24867,57 +24868,57 @@
       <x:c r="K381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>611442</x:v>
+        <x:v>611493</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>514</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="I382" s="16" t="s">
         <x:v>535</x:v>
@@ -24928,57 +24929,57 @@
       <x:c r="K382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>611493</x:v>
+        <x:v>611442</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -25329,324 +25330,324 @@
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>640266</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
-      <x:c r="E390" s="14" t="s"/>
+      <x:c r="E390" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>642402</x:v>
+        <x:v>600032</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>600032</x:v>
+        <x:v>600036</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="U391" s="4" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
-      <x:c r="E392" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>600036</x:v>
+        <x:v>617720</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>617720</x:v>
+        <x:v>629911</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>629911</x:v>
+        <x:v>642402</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
@@ -26768,51 +26769,51 @@
       <x:c r="K414" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>654782</x:v>
+        <x:v>654776</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>39</x:v>
@@ -26884,191 +26885,191 @@
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>653979</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>566966</x:v>
+        <x:v>654782</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>568</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s"/>
       <x:c r="K418" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>654776</x:v>
+        <x:v>566966</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>581</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s"/>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>653977</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
@@ -27464,124 +27465,124 @@
       <x:c r="A428" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s"/>
       <x:c r="K428" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="S428" s="14" t="n">
+        <x:v>653984</x:v>
+      </x:c>
+      <x:c r="T428" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="S428" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>653984</x:v>
+        <x:v>505776</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>597</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s"/>
       <x:c r="K430" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
@@ -27942,657 +27943,657 @@
       <x:c r="L437" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>654788</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>505819</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>654791</x:v>
+        <x:v>653983</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>609</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>610</x:v>
+        <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C440" s="15" t="s"/>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s"/>
       <x:c r="K440" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>653983</x:v>
+        <x:v>653986</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>584</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>653986</x:v>
+        <x:v>654786</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>583</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s"/>
       <x:c r="K442" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>654786</x:v>
+        <x:v>654791</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="U442" s="16" t="s">
         <x:v>611</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>654799</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>572</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>654795</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s"/>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>653990</x:v>
+        <x:v>654798</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>588</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C446" s="15" t="s"/>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s"/>
       <x:c r="K446" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>653993</x:v>
+        <x:v>653990</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>590</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>591</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s"/>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>654798</x:v>
+        <x:v>653993</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>583</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s"/>
       <x:c r="K448" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>653988</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s"/>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>653991</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
@@ -28601,100 +28602,100 @@
         <x:v>570</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>654793</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>580</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>654797</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
@@ -28703,100 +28704,100 @@
         <x:v>570</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>653989</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>653992</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
@@ -28805,51 +28806,51 @@
         <x:v>570</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s"/>
       <x:c r="K454" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>654794</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -29770,166 +29771,166 @@
       <x:c r="M470" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>634452</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>549346</x:v>
+        <x:v>549358</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="I472" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>549358</x:v>
+        <x:v>549346</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>41437</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
@@ -31223,51 +31224,51 @@
       <x:c r="J495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>600497</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -31284,111 +31285,111 @@
       <x:c r="J496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>547092</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>627741</x:v>
+        <x:v>629529</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s">
@@ -31403,51 +31404,51 @@
       <x:c r="K498" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>633044</x:v>
+        <x:v>629532</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
@@ -31460,110 +31461,110 @@
       <x:c r="K499" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>629531</x:v>
+        <x:v>629533</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I500" s="16" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>615764</x:v>
+        <x:v>633043</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="H501" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
@@ -31576,51 +31577,51 @@
       <x:c r="K501" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>633043</x:v>
+        <x:v>633044</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s">
@@ -31635,167 +31636,167 @@
       <x:c r="K502" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>629529</x:v>
+        <x:v>629531</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="H503" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>629532</x:v>
+        <x:v>627741</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I504" s="16" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>629533</x:v>
+        <x:v>615764</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
@@ -32272,51 +32273,51 @@
       <x:c r="J513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>608391</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -32333,179 +32334,178 @@
       <x:c r="J514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>555014</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="E515" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
-        <x:v>166</x:v>
-[...2 lines deleted...]
-        <x:v>167</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>556781</x:v>
+        <x:v>645169</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
-        <x:v>224</x:v>
-[...1 lines deleted...]
-      <x:c r="H516" s="14" t="s"/>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H516" s="14" t="s">
+        <x:v>167</x:v>
+      </x:c>
       <x:c r="I516" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>645169</x:v>
+        <x:v>556781</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -32905,118 +32905,118 @@
       <x:c r="A524" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C524" s="15" t="s"/>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s"/>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s"/>
       <x:c r="K524" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>588204</x:v>
+        <x:v>588205</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C525" s="3" t="s"/>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="G525" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>588205</x:v>
+        <x:v>588204</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s"/>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
@@ -33150,57 +33150,57 @@
       <x:c r="K528" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>556568</x:v>
+        <x:v>607690</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="U528" s="16" t="s">
         <x:v>695</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="H529" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
@@ -33210,57 +33210,57 @@
       <x:c r="K529" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>607690</x:v>
+        <x:v>556568</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
-        <x:v>693</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>696</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
@@ -33514,51 +33514,51 @@
       <x:c r="L534" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>556541</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="E535" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H535" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
@@ -33585,164 +33585,164 @@
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>607660</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
-        <x:v>700</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
-        <x:v>38107</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="I536" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
-        <x:v>21627</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>556620</x:v>
+        <x:v>556622</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="U536" s="16" t="s">
         <x:v>706</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38107</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H537" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>21627</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>556622</x:v>
+        <x:v>556620</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
-        <x:v>707</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="I538" s="16" t="s">
         <x:v>100</x:v>
@@ -33816,51 +33816,51 @@
       <x:c r="L539" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>556510</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s">
         <x:v>692</x:v>
@@ -34645,226 +34645,226 @@
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>641056</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
-      <x:c r="E554" s="14" t="s"/>
+      <x:c r="E554" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="I554" s="16" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>628889</x:v>
+        <x:v>601364</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
-        <x:v>38667</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="E555" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="H555" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
-        <x:v>35018</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>601364</x:v>
+        <x:v>549772</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
-        <x:v>723</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38667</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
-      <x:c r="E556" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="I556" s="16" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>549772</x:v>
+        <x:v>628889</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="H557" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
@@ -35105,51 +35105,51 @@
       <x:c r="J561" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>638081</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -35173,51 +35173,51 @@
       <x:c r="M562" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
         <x:v>545051</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
-        <x:v>707</x:v>
+        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="E563" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -35227,51 +35227,51 @@
       <x:c r="L563" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>600590</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
@@ -35459,51 +35459,51 @@
       <x:c r="L567" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>600589</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
@@ -35866,51 +35866,51 @@
       <x:c r="L574" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
         <x:v>601450</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="E575" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -36039,51 +36039,51 @@
       <x:c r="L577" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>601456</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
@@ -36271,51 +36271,51 @@
       <x:c r="L581" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>601455</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
@@ -36446,51 +36446,51 @@
       <x:c r="L584" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>601454</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="H585" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
@@ -36564,57 +36564,57 @@
       <x:c r="K586" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
-        <x:v>601168</x:v>
+        <x:v>549120</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
-        <x:v>747</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="E587" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="H587" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
         <x:v>655</x:v>
       </x:c>
@@ -36624,57 +36624,57 @@
       <x:c r="K587" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
-        <x:v>549120</x:v>
+        <x:v>601168</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -36917,154 +36917,154 @@
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>645442</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
-        <x:v>42362</x:v>
+        <x:v>39018</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="G593" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>13115</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
-        <x:v>646474</x:v>
+        <x:v>645441</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
-        <x:v>39018</x:v>
+        <x:v>42362</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s"/>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
-        <x:v>13115</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
-        <x:v>645441</x:v>
+        <x:v>646474</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="H595" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -37184,54 +37184,54 @@
       <x:c r="J597" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
-        <x:v>643250</x:v>
+        <x:v>644229</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s">
@@ -37249,105 +37249,105 @@
       <x:c r="L598" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>644231</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
-        <x:v>765</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
-        <x:v>766</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="G599" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H599" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
-        <x:v>644230</x:v>
+        <x:v>643250</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
         <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s"/>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s">
@@ -37359,111 +37359,111 @@
       <x:c r="J600" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K600" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
-        <x:v>741</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
-        <x:v>644229</x:v>
+        <x:v>641561</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
-        <x:v>765</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
-        <x:v>766</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="G601" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H601" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
-        <x:v>641561</x:v>
+        <x:v>641565</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
         <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s"/>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s">
@@ -37478,57 +37478,57 @@
       <x:c r="K602" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
-        <x:v>641565</x:v>
+        <x:v>644230</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
-        <x:v>762</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H603" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -37541,101 +37541,101 @@
       <x:c r="M603" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>604485</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I604" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>548166</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
@@ -37713,54 +37713,54 @@
       <x:c r="L606" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>644228</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
-        <x:v>765</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>766</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H607" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -37770,54 +37770,54 @@
       <x:c r="L607" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>643244</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
-        <x:v>763</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>764</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s"/>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I608" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
@@ -37832,51 +37832,51 @@
       <x:c r="M608" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>643245</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="G609" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -37886,113 +37886,113 @@
       <x:c r="L609" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>643246</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>763</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
-        <x:v>764</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I610" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>643247</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -38005,226 +38005,226 @@
       <x:c r="M611" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>643249</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I612" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>643251</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H613" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>643252</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>763</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>764</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>644232</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>765</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
-        <x:v>766</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -38296,158 +38296,158 @@
       <x:c r="M616" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>643243</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>643248</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>763</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>764</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I618" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>641563</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
@@ -38477,159 +38477,159 @@
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>641482</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
-        <x:v>38667</x:v>
+        <x:v>36612</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I620" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
-        <x:v>35018</x:v>
+        <x:v>32688</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>604421</x:v>
+        <x:v>643225</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>581</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>643225</x:v>
+        <x:v>643229</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I622" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
@@ -38638,114 +38638,114 @@
       <x:c r="K622" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>643229</x:v>
+        <x:v>643230</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
-        <x:v>771</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H623" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>643230</x:v>
+        <x:v>643232</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>763</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>764</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I624" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
@@ -38754,51 +38754,51 @@
       <x:c r="K624" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
-        <x:v>643232</x:v>
+        <x:v>644203</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
@@ -38808,113 +38808,113 @@
       <x:c r="J625" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>644203</x:v>
+        <x:v>641481</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>765</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>766</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I626" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>641481</x:v>
+        <x:v>641484</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
@@ -38924,54 +38924,54 @@
       <x:c r="J627" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>641484</x:v>
+        <x:v>641485</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s">
@@ -38983,465 +38983,465 @@
       <x:c r="J628" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>641485</x:v>
+        <x:v>644205</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>762</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>641483</x:v>
+        <x:v>643223</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>762</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I630" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>643224</x:v>
+        <x:v>643228</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>763</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
-        <x:v>764</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H631" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
-        <x:v>644201</x:v>
+        <x:v>641483</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
-        <x:v>765</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
-        <x:v>766</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
-        <x:v>36612</x:v>
+        <x:v>38667</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I632" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
-        <x:v>32688</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
-        <x:v>644</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
-        <x:v>644202</x:v>
+        <x:v>604421</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
-        <x:v>765</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
-        <x:v>766</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
-        <x:v>36612</x:v>
+        <x:v>38667</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H633" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
-        <x:v>32688</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
-        <x:v>644205</x:v>
+        <x:v>548026</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
-        <x:v>765</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
-        <x:v>766</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I634" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
-        <x:v>643223</x:v>
+        <x:v>643226</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
-        <x:v>771</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H635" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
-        <x:v>643228</x:v>
+        <x:v>643231</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
-        <x:v>763</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
-        <x:v>764</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I636" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
@@ -39453,221 +39453,221 @@
       <x:c r="L636" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>644204</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
-        <x:v>765</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
-        <x:v>766</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="G637" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H637" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>643227</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
-        <x:v>38667</x:v>
+        <x:v>36612</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I638" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
-        <x:v>35018</x:v>
+        <x:v>32688</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
-        <x:v>741</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>604422</x:v>
+        <x:v>644201</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
-        <x:v>772</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
-        <x:v>773</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H639" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>643226</x:v>
+        <x:v>644202</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>36612</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s">
@@ -39679,117 +39679,117 @@
       <x:c r="J640" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>32688</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>643231</x:v>
+        <x:v>643224</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>771</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H641" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>548026</x:v>
+        <x:v>604422</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>769</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
-        <x:v>770</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I642" s="16" t="s">
         <x:v>168</x:v>
@@ -40344,57 +40344,57 @@
       <x:c r="K651" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
-        <x:v>644995</x:v>
+        <x:v>599456</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="I652" s="16" t="s">
         <x:v>126</x:v>
@@ -40405,57 +40405,57 @@
       <x:c r="K652" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
-        <x:v>556092</x:v>
+        <x:v>644995</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="E653" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="H653" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -40465,57 +40465,57 @@
       <x:c r="K653" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
-        <x:v>599456</x:v>
+        <x:v>556092</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">