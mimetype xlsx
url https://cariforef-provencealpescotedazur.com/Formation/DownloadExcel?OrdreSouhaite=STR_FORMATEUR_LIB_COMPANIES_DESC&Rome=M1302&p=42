--- v1 (2026-11-03)
+++ v2 (2026-11-03)
@@ -299,74 +299,74 @@
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité finance, comptabilité, gestion d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Stimuler la stratégie digitale des entrepreneurs</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement d'entreprise et commercial spécificité management et stratégie d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité management et gestion d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Réussir l’ouverture de son commerce de proximité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement d'entreprise et commercial spécificité management et business</x:t>
+  </x:si>
+  <x:si>
     <x:t>Développer son leadership managérial et entrepreneurial (FOAD)</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>FOAD PIC</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Réussir l’ouverture de son commerce de proximité</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vanessa Saboun</x:t>
   </x:si>
   <x:si>
     <x:t>13190</x:t>
   </x:si>
   <x:si>
     <x:t>ALLAUCH</x:t>
@@ -599,65 +599,65 @@
   <x:si>
     <x:t>Manager d'affaires (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'agence et de commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin 84</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion performance</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager de commerce et de centre de profit (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Office manager (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager de commerce et de centre de profit (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de sécurité privée (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Techniqual</x:t>
   </x:si>
   <x:si>
     <x:t>13480</x:t>
   </x:si>
   <x:si>
     <x:t>CABRIES</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
@@ -962,62 +962,62 @@
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/18/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Démarrer : lancer le test de son projet d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Pce.</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pad</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
@@ -1979,122 +1979,122 @@
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme de gestion et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/10/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Entrepreunariale</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité innovation, transformation et entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/08/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>11/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>Piloter l'activité de son service : tableaux de bord et indicateurs de performance</x:t>
   </x:si>
   <x:si>
     <x:t>Karim Madoi - Forma Supply</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Tableau bord</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Jpm Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>38640</x:t>
@@ -2402,62 +2402,62 @@
   <x:si>
     <x:t>Diplôme supérieur en immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Ecole Supérieure des Professions Immobilières</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE ESPI</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion immobilière</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Ecole Supérieure des Professions Immobilières - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS métiers de la coiffure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS métiers de la coiffure</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe B2C Formation - Synergy School</x:t>
   </x:si>
   <x:si>
     <x:t>06800</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création et reprise d'entreprise - coaching sportif</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Team Trainer</x:t>
@@ -2513,95 +2513,95 @@
   <x:si>
     <x:t>04/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Création auto-entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Boost</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Formabeauté</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
@@ -2687,62 +2687,62 @@
   <x:si>
     <x:t>EMP</x:t>
   </x:si>
   <x:si>
     <x:t>13617</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Créer et développer son activité de secrétaire indépendante</x:t>
   </x:si>
   <x:si>
     <x:t>Emilie Bonafos - L'Ecole de Secrétariat d'Emilie</x:t>
   </x:si>
   <x:si>
     <x:t>06330</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion micro-entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>bachelor luxe international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Élysées Marbeuf Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
+  </x:si>
+  <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
-    <x:t>bachelor luxe international</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Elégance - Ecole Gontard</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Edhec programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>EDHEC Business School</x:t>
   </x:si>
   <x:si>
     <x:t>06202</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise internationale</x:t>
   </x:si>
   <x:si>
     <x:t>EDHEC BS</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Toulon</x:t>
@@ -3248,56 +3248,56 @@
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure spécialisation restauration (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Auguste Académie</x:t>
   </x:si>
   <x:si>
     <x:t>Auguste Académie - Antenne La Croix Valmer</x:t>
   </x:si>
   <x:si>
     <x:t>83420</x:t>
   </x:si>
   <x:si>
     <x:t>LA CROIX-VALMER</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/18/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin formation emploi skillers - Métiers de la gestion et de l'administration des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour le Développement de l'Enseignement dans les filières Créatives</x:t>
   </x:si>
   <x:si>
     <x:t>ADEFC</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement vers emploi</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/12/2026 00:00:00</x:t>
@@ -3326,54 +3326,54 @@
   <x:si>
     <x:t>Formation des membres du CSE-CSSCT</x:t>
   </x:si>
   <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Exxecc</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AEFE</x:t>
   </x:si>
   <x:si>
     <x:t>master mention économie de l'entreprise et des marchés</x:t>
   </x:si>
   <x:si>
     <x:t>Statistique descriptive</x:t>
   </x:si>
   <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 2</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention management stratégique</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>Airo</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Santé, sécurité et condition de travail (SSCT) du CSE (comité social et économique)</x:t>
   </x:si>
@@ -5188,262 +5188,262 @@
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>637251</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>59</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="J24" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>578831</x:v>
+        <x:v>587508</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="C25" s="3" t="s"/>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="n">
+        <x:v>39354</x:v>
+      </x:c>
       <x:c r="D25" s="3" t="s"/>
-      <x:c r="E25" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
+      <x:c r="J25" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>638860</x:v>
+        <x:v>638206</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>82</x:v>
-[...1 lines deleted...]
-      <x:c r="C26" s="15" t="s"/>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C26" s="15" t="n">
+        <x:v>37865</x:v>
+      </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="J26" s="14" t="s"/>
+      <x:c r="J26" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>587508</x:v>
+        <x:v>578831</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
+      <x:c r="E27" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="J27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>638206</x:v>
+        <x:v>638860</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -6270,224 +6270,224 @@
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>632777</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>42363</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
-      <x:c r="E43" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>554891</x:v>
+        <x:v>635711</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>603412</x:v>
+        <x:v>554891</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>42363</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
+      <x:c r="E45" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>635711</x:v>
+        <x:v>603412</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -7750,164 +7750,164 @@
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>644875</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>41308</x:v>
+        <x:v>37635</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>644878</x:v>
+        <x:v>544974</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>37635</x:v>
+        <x:v>41308</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>544974</x:v>
+        <x:v>644878</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -7971,59 +7971,59 @@
       <x:c r="M71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>32079</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>644876</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -8038,51 +8038,51 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>644877</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>41</x:v>
@@ -10560,121 +10560,121 @@
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>527636</x:v>
+        <x:v>527633</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>527633</x:v>
+        <x:v>527636</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
@@ -11309,54 +11309,54 @@
       <x:c r="K131" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>599556</x:v>
+        <x:v>552961</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
@@ -11368,111 +11368,111 @@
       <x:c r="K132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>599557</x:v>
+        <x:v>599556</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="U132" s="16" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>552961</x:v>
+        <x:v>599557</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
@@ -19755,91 +19755,91 @@
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>525437</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
-        <x:v>36324</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>504581</x:v>
+        <x:v>642889</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
@@ -19906,108 +19906,108 @@
       <x:c r="K295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>642889</x:v>
+        <x:v>645299</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>611</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>36324</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>645299</x:v>
+        <x:v>504581</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>38</x:v>
@@ -20460,51 +20460,51 @@
       <x:c r="L305" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>642883</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>638</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
@@ -20684,51 +20684,51 @@
       <x:c r="L309" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>589588</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
@@ -20741,54 +20741,54 @@
       <x:c r="L310" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>589590</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -20917,147 +20917,146 @@
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>525432</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>643</x:v>
-[...1 lines deleted...]
-      <x:c r="C314" s="15" t="s"/>
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="C314" s="15" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="J314" s="14" t="s"/>
+      <x:c r="J314" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>598918</x:v>
+        <x:v>641725</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>611</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="J315" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>641725</x:v>
+        <x:v>598918</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>658</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
@@ -22549,51 +22548,51 @@
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>607829</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>40</x:v>
@@ -22955,51 +22954,51 @@
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>624661</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -23014,51 +23013,51 @@
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>616235</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>41</x:v>
@@ -23817,160 +23816,159 @@
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>608992</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
-      <x:c r="E365" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>608991</x:v>
+        <x:v>590143</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
-      <x:c r="E366" s="14" t="s"/>
+      <x:c r="E366" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>590143</x:v>
+        <x:v>608991</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>644</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -24436,159 +24434,159 @@
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>643023</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>765</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
-        <x:v>40134</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
-        <x:v>13260</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>635893</x:v>
+        <x:v>643024</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>643024</x:v>
+        <x:v>635893</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
@@ -25191,271 +25189,270 @@
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>549475</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>616212</x:v>
+        <x:v>616215</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>778</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
-      <x:c r="E390" s="14" t="s"/>
+      <x:c r="E390" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>616215</x:v>
+        <x:v>603629</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>658</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
-      <x:c r="E391" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>603629</x:v>
+        <x:v>640563</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>640563</x:v>
+        <x:v>616212</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>779</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>780</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -26017,54 +26014,54 @@
       <x:c r="J403" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>608272</x:v>
+        <x:v>608276</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
@@ -26077,105 +26074,105 @@
       <x:c r="K404" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>608273</x:v>
+        <x:v>608272</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>608278</x:v>
+        <x:v>608273</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
@@ -26185,54 +26182,54 @@
       <x:c r="J406" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>608276</x:v>
+        <x:v>608278</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
@@ -26689,720 +26686,720 @@
       <x:c r="K415" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>613319</x:v>
+        <x:v>613326</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>758</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>642311</x:v>
+        <x:v>613335</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>815</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>613318</x:v>
+        <x:v>613319</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>809</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>613321</x:v>
+        <x:v>642311</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>613328</x:v>
+        <x:v>613318</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>805</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>613329</x:v>
+        <x:v>613321</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>816</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>613332</x:v>
+        <x:v>613328</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>817</x:v>
+        <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>613320</x:v>
+        <x:v>613329</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>818</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>819</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>613327</x:v>
+        <x:v>613332</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>820</x:v>
+        <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>613333</x:v>
+        <x:v>613320</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>763</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>613334</x:v>
+        <x:v>613327</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="U425" s="4" t="s">
         <x:v>821</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>642309</x:v>
+        <x:v>613333</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>758</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>812</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>642312</x:v>
+        <x:v>613334</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>701</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
@@ -27412,446 +27409,446 @@
       <x:c r="K428" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>642315</x:v>
+        <x:v>642309</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>824</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>642318</x:v>
+        <x:v>642312</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>822</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>825</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
-      <x:c r="E430" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>557588</x:v>
+        <x:v>642315</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>825</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>642310</x:v>
+        <x:v>642318</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>819</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>810</x:v>
+        <x:v>826</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
-      <x:c r="E432" s="14" t="s"/>
+      <x:c r="E432" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
-        <x:v>804</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>642313</x:v>
+        <x:v>557588</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>820</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>826</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>642316</x:v>
+        <x:v>642310</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>817</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>827</x:v>
+        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>613326</x:v>
+        <x:v>642313</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>828</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>701</x:v>
+        <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>613335</x:v>
+        <x:v>642316</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>809</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>812</x:v>
+        <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
@@ -28443,51 +28440,51 @@
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>548736</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>41</x:v>
@@ -28500,51 +28497,51 @@
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>641080</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -28732,218 +28729,218 @@
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>599061</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>641008</x:v>
+        <x:v>544991</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>641009</x:v>
+        <x:v>641008</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>544991</x:v>
+        <x:v>641009</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>623</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>848</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -29069,51 +29066,51 @@
       <x:c r="L457" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>544989</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
@@ -29128,51 +29125,51 @@
       <x:c r="L458" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>544990</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
@@ -29789,51 +29786,51 @@
       <x:c r="L470" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>638298</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>640</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C471" s="3" t="s"/>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>26</x:v>
@@ -30103,437 +30100,437 @@
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>633073</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>211</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="C477" s="3" t="s"/>
       <x:c r="D477" s="3" t="s"/>
-      <x:c r="E477" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G477" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="J477" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K477" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>607281</x:v>
+        <x:v>646443</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>872</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>872</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>607282</x:v>
+        <x:v>558135</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>873</x:v>
-[...1 lines deleted...]
-      <x:c r="C479" s="3" t="s"/>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C479" s="3" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D479" s="3" t="s"/>
+      <x:c r="E479" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G479" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
+      <x:c r="J479" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="K479" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>646443</x:v>
+        <x:v>558034</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>872</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>872</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>558135</x:v>
+        <x:v>558033</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>558034</x:v>
+        <x:v>607293</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>872</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>872</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>558033</x:v>
+        <x:v>607281</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>607293</x:v>
+        <x:v>607282</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
@@ -31074,51 +31071,51 @@
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>599119</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>778</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="I494" s="16" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -32661,51 +32658,51 @@
       <x:c r="M521" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>640512</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
@@ -36121,51 +36118,51 @@
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
         <x:v>636930</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="E581" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="H581" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>40</x:v>
@@ -36531,51 +36528,51 @@
       <x:c r="M587" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>638963</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
-        <x:v>637</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="I588" s="16" t="s">
         <x:v>557</x:v>
@@ -36926,100 +36923,100 @@
       <x:c r="L594" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>588204</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="C595" s="3" t="s"/>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>588205</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
         <x:v>41812</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s"/>
       <x:c r="I596" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
@@ -37731,215 +37728,213 @@
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>639060</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>1056</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>51</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C609" s="3" t="s"/>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="G609" s="0" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="J609" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
-        <x:v>586487</x:v>
+        <x:v>629484</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
-        <x:v>46</x:v>
-[...1 lines deleted...]
-      <x:c r="C610" s="15" t="s"/>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C610" s="15" t="n">
+        <x:v>38575</x:v>
+      </x:c>
       <x:c r="D610" s="15" t="s"/>
-      <x:c r="E610" s="14" t="s"/>
+      <x:c r="E610" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="I610" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="J610" s="14" t="s"/>
+      <x:c r="J610" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="K610" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
-        <x:v>629484</x:v>
+        <x:v>601389</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>1060</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
-      <x:c r="E611" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>601389</x:v>
+        <x:v>586487</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>847</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="I612" s="16" t="s">
         <x:v>439</x:v>
@@ -38016,51 +38011,51 @@
       <x:c r="M613" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>601388</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
@@ -38132,51 +38127,51 @@
       <x:c r="M615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>641195</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="C616" s="15" t="s"/>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="I616" s="16" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s"/>
       <x:c r="K616" s="14" t="s">
         <x:v>25</x:v>
@@ -38920,205 +38915,205 @@
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>650323</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
-        <x:v>1085</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
-        <x:v>42352</x:v>
+        <x:v>42368</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
-        <x:v>1086</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>646500</x:v>
+        <x:v>646484</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
-        <x:v>42368</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
-        <x:v>646484</x:v>
+        <x:v>650324</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
-        <x:v>1083</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
-        <x:v>38182</x:v>
+        <x:v>42352</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
-        <x:v>11045</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
-        <x:v>1084</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
-        <x:v>650324</x:v>
+        <x:v>646500</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -39429,170 +39424,171 @@
       <x:c r="K638" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>643293</x:v>
+        <x:v>643297</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
+      <x:c r="E639" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>624932</x:v>
+        <x:v>643293</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
-      <x:c r="E640" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>643297</x:v>
+        <x:v>624932</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>1093</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="C641" s="3" t="s"/>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>41</x:v>
@@ -39605,51 +39601,51 @@
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>607368</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="I642" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
@@ -39726,51 +39722,51 @@
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>644964</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>1102</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="I644" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
@@ -39847,51 +39843,51 @@
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>644963</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="I646" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
@@ -39968,51 +39964,51 @@
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
         <x:v>644961</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="I648" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
@@ -40210,51 +40206,51 @@
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>644960</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>1102</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="I652" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
@@ -40271,51 +40267,51 @@
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>644925</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="E653" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="H653" s="0" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>40</x:v>
@@ -40331,51 +40327,51 @@
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>644924</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="I654" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
@@ -40452,51 +40448,51 @@
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>644958</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>1102</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="I656" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">