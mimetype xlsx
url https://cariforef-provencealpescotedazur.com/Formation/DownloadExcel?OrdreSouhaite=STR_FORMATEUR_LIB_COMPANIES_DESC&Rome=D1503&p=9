--- v0 (2026-11-02)
+++ v1 (2026-11-03)
@@ -251,116 +251,116 @@
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable commerce retail</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion rayon</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant manager d'unité marchande (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
+    <x:t>10/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/28/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Gestion et pilotage d'une activité de soin animalier</x:t>
   </x:si>
   <x:si>
     <x:t>Snob Dog Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13382</x:t>
   </x:si>
   <x:si>
     <x:t>Vente en animalerie</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Performa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performa - Antenne Saint Raphaël</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel manager d'unité marchande (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Performa</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/06/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel manager d'unité marchande (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
@@ -485,86 +485,86 @@
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'atelier de réparation de produits électroniques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gsm Master</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Composant électronique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
+    <x:t>09/29/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/29/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Groupe B2C Formation - Synergy School</x:t>
   </x:si>
   <x:si>
     <x:t>06800</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CQP manager opérationnel en magasin (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gms Formation</x:t>
   </x:si>
   <x:si>
+    <x:t>Bénéficiaire du RSA , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>CQP manager opérationnel en magasin (Contrat de Professionnalisation)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>France Langues Communication - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>FLC FORMATION</x:t>
   </x:si>
   <x:si>
     <x:t>06160</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
@@ -617,69 +617,69 @@
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/20/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>03/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gestionnaire d'unité commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
@@ -1763,279 +1763,279 @@
       <x:c r="K7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>613746</x:v>
+        <x:v>632702</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>37787</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>632702</x:v>
+        <x:v>578836</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>37787</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>578836</x:v>
+        <x:v>613746</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>636917</x:v>
+        <x:v>652485</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>652485</x:v>
+        <x:v>636917</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
@@ -2101,445 +2101,445 @@
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>626445</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>38676</x:v>
+        <x:v>41853</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="Q14" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="Q14" s="16" t="s">
+      <x:c r="R14" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="R14" s="14" t="s">
+      <x:c r="S14" s="14" t="n">
+        <x:v>642453</x:v>
+      </x:c>
+      <x:c r="T14" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="S14" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T14" s="16" t="s">
+      <x:c r="U14" s="16" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>41853</x:v>
+        <x:v>38676</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I15" s="4" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="Q15" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="Q15" s="4" t="s">
+      <x:c r="R15" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="R15" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>642451</x:v>
+        <x:v>552951</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="Q16" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="Q16" s="16" t="s">
+      <x:c r="R16" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="R16" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>642453</x:v>
+        <x:v>642451</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="Q17" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="Q17" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>588115</x:v>
+        <x:v>588116</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="Q18" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="Q18" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>588116</x:v>
+        <x:v>588115</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>38676</x:v>
+        <x:v>41853</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>550546</x:v>
+        <x:v>642951</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>41853</x:v>
+        <x:v>38676</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>642951</x:v>
+        <x:v>550546</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -2549,51 +2549,51 @@
       <x:c r="L21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>616540</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
@@ -2724,108 +2724,108 @@
       <x:c r="L24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>587438</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>587440</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
@@ -3146,51 +3146,51 @@
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>616539</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
@@ -3207,51 +3207,51 @@
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>546936</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>112</x:v>
@@ -3593,57 +3593,57 @@
       <x:c r="K39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>24336</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>641158</x:v>
+        <x:v>641157</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="U39" s="4" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>41691</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
@@ -3652,54 +3652,54 @@
       <x:c r="K40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>24336</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>641157</x:v>
+        <x:v>641158</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -3779,346 +3779,345 @@
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>639804</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>41853</x:v>
+        <x:v>38254</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
-      <x:c r="E43" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>641810</x:v>
+        <x:v>641684</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>38254</x:v>
+        <x:v>41853</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s"/>
+      <x:c r="E44" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>641684</x:v>
+        <x:v>641810</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>616523</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>521230</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>548907</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -4182,161 +4181,161 @@
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>616681</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>555932</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>555931</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -4414,493 +4413,492 @@
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>642068</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>41852</x:v>
+        <x:v>41853</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
-      <x:c r="E54" s="14" t="s"/>
+      <x:c r="E54" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>634480</x:v>
+        <x:v>642067</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>642457</x:v>
+        <x:v>634480</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>642459</x:v>
+        <x:v>642457</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="U56" s="16" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>41853</x:v>
+        <x:v>41852</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>642410</x:v>
+        <x:v>642459</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="U57" s="4" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>633382</x:v>
+        <x:v>642410</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>633384</x:v>
+        <x:v>633382</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>633385</x:v>
+        <x:v>633384</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>41853</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
-      <x:c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>642067</x:v>
+        <x:v>633385</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -4910,54 +4908,54 @@
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>634477</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -4975,99 +4973,99 @@
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>615332</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>567801</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>41852</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
@@ -5199,51 +5197,51 @@
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>549371</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>195</x:v>
@@ -5381,51 +5379,51 @@
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>548555</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
@@ -5441,51 +5439,51 @@
       <x:c r="L71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>548557</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>40675</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>203</x:v>
@@ -5804,51 +5802,51 @@
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>549598</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>228</x:v>
@@ -5995,100 +5993,100 @@
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>607484</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38676</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>547120</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>237</x:v>
@@ -6105,51 +6103,51 @@
       <x:c r="L82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>552286</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>36141</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>237</x:v>
       </x:c>