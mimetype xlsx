--- v0 (2026-09-18)
+++ v1 (2026-09-19)
@@ -206,68 +206,68 @@
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management commercial opérationnel</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BTS négociation et digitalisation de la relation client</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management commercial opérationnel (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management commercial opérationnel option entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Triphase Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin 84</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
@@ -290,80 +290,80 @@
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Sup'Ipvg</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Sully Business School</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Sport 4.0</x:t>
   </x:si>
   <x:si>
     <x:t>84240</x:t>
   </x:si>
   <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA TOUR-D'AIGUES</x:t>
   </x:si>
   <x:si>
-    <x:t>PERTUIS</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Skill Up - Edup Business School</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>69000</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
@@ -605,128 +605,128 @@
   <x:si>
     <x:t>B2h13 Marseille - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>My Business School Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School Aix-en-Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>Maestris - Groupe Eductive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mon Ecole en Ligne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Jeune 16-25 ans , Public sous main de justice , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miramas Formation - Cfa Fontlongue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Métropôle Aix Marseille Provence - CFA Métropolitain - Campus des Métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maison Familiale et Rurale Sainte Victoire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROUSSET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maison Familiale et Rurale La Denoves</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTEUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
-    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>My Academy</x:t>
-[...64 lines deleted...]
-  <x:si>
     <x:t>M2S Formation Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>M2s Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Technique Louis Pasteur</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>84025</x:t>
@@ -1643,54 +1643,54 @@
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure des Compétences et Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de l'Alternance Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>ESAME</x:t>
   </x:si>
   <x:si>
+    <x:t>07/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole supérieure Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Aix en Provence (Cours Messidoro)</x:t>
   </x:si>
@@ -2968,213 +2968,214 @@
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
         <x:v>601932</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
+      <x:c r="E7" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>599406</x:v>
+        <x:v>549006</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
-      <x:c r="E8" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>549006</x:v>
+        <x:v>599406</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>544698</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
@@ -3186,135 +3187,135 @@
       <x:c r="L10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>549008</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>549295</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>632479</x:v>
       </x:c>
@@ -3470,111 +3471,111 @@
       <x:c r="L15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>549007</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>599410</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -3711,51 +3712,51 @@
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>601038</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
@@ -3811,57 +3812,57 @@
       <x:c r="K21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>601347</x:v>
+        <x:v>548469</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="U21" s="4" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
@@ -3870,54 +3871,54 @@
       <x:c r="K22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>548469</x:v>
+        <x:v>601347</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -3933,51 +3934,51 @@
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>548468</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
@@ -3989,54 +3990,54 @@
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>601346</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -4159,57 +4160,57 @@
       <x:c r="K27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>602604</x:v>
+        <x:v>547147</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
@@ -4218,114 +4219,114 @@
       <x:c r="K28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>547147</x:v>
+        <x:v>602604</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>602160</x:v>
+        <x:v>546873</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
@@ -4334,114 +4335,114 @@
       <x:c r="K30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>546873</x:v>
+        <x:v>602160</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>546872</x:v>
+        <x:v>602155</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
@@ -4450,57 +4451,57 @@
       <x:c r="K32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>602155</x:v>
+        <x:v>546872</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -4634,127 +4635,127 @@
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>586631</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>604519</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>604521</x:v>
       </x:c>
@@ -5676,51 +5677,51 @@
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>607425</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>30</x:v>
@@ -6075,65 +6076,65 @@
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>567058</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>34588</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>617050</x:v>
       </x:c>
@@ -6288,114 +6289,114 @@
       <x:c r="K64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>547201</x:v>
+        <x:v>605439</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>605439</x:v>
+        <x:v>547201</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
@@ -7667,164 +7668,164 @@
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>556809</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>607791</x:v>
+        <x:v>546526</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>546526</x:v>
+        <x:v>607791</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>140</x:v>
@@ -8319,51 +8320,51 @@
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>635334</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32154</x:v>
@@ -8430,51 +8431,51 @@
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>593931</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>32154</x:v>
@@ -8484,51 +8485,51 @@
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>593965</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>30</x:v>
@@ -8595,110 +8596,110 @@
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>593954</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>550672</x:v>
+        <x:v>608573</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>32154</x:v>
@@ -8821,54 +8822,54 @@
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>587351</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>85</x:v>
@@ -8900,51 +8901,51 @@
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>554292</x:v>
       </x:c>
@@ -9075,51 +9076,51 @@
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>605496</x:v>
       </x:c>
@@ -9280,57 +9281,57 @@
       <x:c r="K115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>555758</x:v>
+        <x:v>618248</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>195</x:v>
@@ -9341,57 +9342,57 @@
       <x:c r="K116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>618248</x:v>
+        <x:v>555758</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
@@ -9728,203 +9729,203 @@
       <x:c r="S122" s="14" t="n">
         <x:v>599718</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>608578</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>550662</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>608573</x:v>
+        <x:v>550672</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
@@ -10591,51 +10592,51 @@
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>593946</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>30</x:v>
@@ -10702,51 +10703,51 @@
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>593950</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>30</x:v>
@@ -10759,164 +10760,164 @@
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>593997</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>556466</x:v>
+        <x:v>607811</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>607811</x:v>
+        <x:v>556466</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
@@ -11346,51 +11347,51 @@
       <x:c r="L150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>606947</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
@@ -11403,51 +11404,51 @@
       <x:c r="L151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>606950</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
@@ -11465,51 +11466,51 @@
       <x:c r="M152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>547437</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -11522,51 +11523,51 @@
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>547440</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>131</x:v>
@@ -11888,51 +11889,51 @@
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>547836</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>30</x:v>
@@ -11994,51 +11995,51 @@
       <x:c r="M161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>602257</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
@@ -12053,59 +12054,59 @@
       <x:c r="M162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>547775</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>32154</x:v>
@@ -12174,51 +12175,51 @@
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>602262</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>32154</x:v>
@@ -12573,51 +12574,51 @@
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>558912</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>30</x:v>
@@ -12746,51 +12747,51 @@
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>547776</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32154</x:v>
@@ -12968,51 +12969,51 @@
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>593949</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32154</x:v>
@@ -13143,51 +13144,51 @@
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>556459</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
@@ -13200,51 +13201,51 @@
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>593992</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>32154</x:v>
@@ -13254,51 +13255,51 @@
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>594001</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>30</x:v>
@@ -13715,57 +13716,57 @@
       <x:c r="K191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>556468</x:v>
+        <x:v>608239</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>223</x:v>
@@ -13776,65 +13777,65 @@
       <x:c r="K192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>608239</x:v>
+        <x:v>556468</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>32154</x:v>
@@ -13901,51 +13902,51 @@
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>593937</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32154</x:v>
@@ -14374,51 +14375,51 @@
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>547568</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>32154</x:v>
@@ -14485,51 +14486,51 @@
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>593942</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32154</x:v>
@@ -15013,158 +15014,158 @@
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>593948</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>608240</x:v>
+        <x:v>608290</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>608290</x:v>
+        <x:v>608240</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>221</x:v>
@@ -15195,51 +15196,51 @@
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>556408</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>32154</x:v>
@@ -15365,51 +15366,51 @@
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>605944</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>30</x:v>
@@ -15523,174 +15524,172 @@
       <x:c r="K222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>556407</x:v>
+        <x:v>607812</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
-      <x:c r="E223" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>221</x:v>
-[...2 lines deleted...]
-        <x:v>222</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>607812</x:v>
+        <x:v>593980</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
-        <x:v>65</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
-      <x:c r="E224" s="14" t="s"/>
+      <x:c r="E224" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>341</x:v>
-[...1 lines deleted...]
-      <x:c r="H224" s="14" t="s"/>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H224" s="14" t="s">
+        <x:v>222</x:v>
+      </x:c>
       <x:c r="I224" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>593980</x:v>
+        <x:v>556407</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
@@ -15775,51 +15774,51 @@
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>556417</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>32154</x:v>
@@ -15829,51 +15828,51 @@
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>593971</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>30</x:v>
@@ -15940,51 +15939,51 @@
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>593957</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>30</x:v>
@@ -16162,51 +16161,51 @@
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>593938</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>30</x:v>
@@ -16273,51 +16272,51 @@
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>593959</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>30</x:v>
@@ -16429,114 +16428,114 @@
       <x:c r="K238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>560002</x:v>
+        <x:v>598948</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>598948</x:v>
+        <x:v>560002</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
@@ -17185,51 +17184,51 @@
       <x:c r="L251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>546507</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
@@ -17244,51 +17243,51 @@
       <x:c r="L252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>546512</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
@@ -17420,51 +17419,51 @@
       <x:c r="M255" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>556176</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
@@ -17479,51 +17478,51 @@
       <x:c r="M256" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>556175</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -17652,51 +17651,51 @@
       <x:c r="M259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>608870</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
@@ -17711,51 +17710,51 @@
       <x:c r="M260" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>603797</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -17773,105 +17772,103 @@
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>545662</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
-      <x:c r="E262" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>608867</x:v>
+        <x:v>542369</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -17889,225 +17886,226 @@
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>545663</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
-      <x:c r="E264" s="14" t="s"/>
+      <x:c r="E264" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>542369</x:v>
+        <x:v>608867</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
-      <x:c r="E265" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>603798</x:v>
+        <x:v>542373</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
-      <x:c r="E266" s="14" t="s"/>
+      <x:c r="E266" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>542373</x:v>
+        <x:v>603798</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>32154</x:v>
@@ -18117,51 +18115,51 @@
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>635335</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>30</x:v>
@@ -18174,100 +18172,100 @@
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>593962</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>544951</x:v>
+        <x:v>599382</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
@@ -18276,108 +18274,108 @@
       <x:c r="K270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>599382</x:v>
+        <x:v>544949</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>544949</x:v>
+        <x:v>544951</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>384</x:v>
@@ -18466,219 +18464,219 @@
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>560179</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>598847</x:v>
+        <x:v>560180</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>560180</x:v>
+        <x:v>598847</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>640163</x:v>
+        <x:v>640162</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
@@ -18694,118 +18692,118 @@
       <x:c r="K277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>640162</x:v>
+        <x:v>545160</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>545160</x:v>
+        <x:v>640163</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
@@ -19132,158 +19130,158 @@
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>545148</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>640058</x:v>
+        <x:v>607865</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>640059</x:v>
+        <x:v>640058</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
@@ -19299,57 +19297,57 @@
       <x:c r="K287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>607865</x:v>
+        <x:v>640059</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
@@ -19372,245 +19370,245 @@
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>607945</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>607970</x:v>
+        <x:v>550564</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>550564</x:v>
+        <x:v>607970</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>556983</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>608084</x:v>
       </x:c>
@@ -19623,51 +19621,51 @@
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>556982</x:v>
       </x:c>
@@ -19682,51 +19680,51 @@
       <x:c r="A294" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>608082</x:v>
       </x:c>
@@ -19838,457 +19836,455 @@
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>549281</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
+      <x:c r="E297" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>633983</x:v>
+        <x:v>549220</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>588306</x:v>
+        <x:v>633983</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
-      <x:c r="E299" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>549221</x:v>
+        <x:v>588306</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
-      <x:c r="E300" s="14" t="s"/>
+      <x:c r="E300" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>633985</x:v>
+        <x:v>549221</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
-      <x:c r="E301" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>614685</x:v>
+        <x:v>633985</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
-      <x:c r="E302" s="14" t="s"/>
+      <x:c r="E302" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>633981</x:v>
+        <x:v>614685</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
-      <x:c r="E303" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>614684</x:v>
+        <x:v>633981</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>400</x:v>
@@ -20302,57 +20298,57 @@
       <x:c r="K304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>549220</x:v>
+        <x:v>614684</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
@@ -20483,57 +20479,57 @@
       <x:c r="K307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>609553</x:v>
+        <x:v>556816</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I308" s="16" t="s">
         <x:v>137</x:v>
@@ -20544,57 +20540,57 @@
       <x:c r="K308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>556816</x:v>
+        <x:v>609553</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
@@ -20615,127 +20611,127 @@
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>549086</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>566524</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>618757</x:v>
       </x:c>
@@ -20777,51 +20773,51 @@
       <x:c r="L312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>565512</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
@@ -20834,135 +20830,135 @@
       <x:c r="L313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>565510</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>566522</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>618286</x:v>
       </x:c>
@@ -21013,51 +21009,51 @@
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>593955</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>32154</x:v>
@@ -21067,51 +21063,51 @@
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>593993</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>30</x:v>
@@ -21193,260 +21189,260 @@
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>611116</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>611108</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>550663</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>550673</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
@@ -21874,156 +21870,156 @@
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>545031</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>616220</x:v>
+        <x:v>616219</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>616219</x:v>
+        <x:v>616220</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
@@ -22103,51 +22099,51 @@
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>593952</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>30</x:v>
@@ -22160,51 +22156,51 @@
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>593999</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>32154</x:v>
@@ -22263,105 +22259,105 @@
       <x:c r="M338" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>537643</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>537644</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -22382,51 +22378,51 @@
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>615981</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32154</x:v>
@@ -22484,51 +22480,51 @@
       <x:c r="L342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>551956</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -22541,51 +22537,51 @@
       <x:c r="L343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>551967</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
@@ -22773,51 +22769,51 @@
       <x:c r="L347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>551958</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
@@ -22832,51 +22828,51 @@
       <x:c r="L348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>551969</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -23015,226 +23011,226 @@
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>558634</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
-      <x:c r="E352" s="14" t="s"/>
+      <x:c r="E352" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I352" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>558633</x:v>
+        <x:v>548449</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>548449</x:v>
+        <x:v>601145</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
-      <x:c r="E354" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I354" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>601145</x:v>
+        <x:v>558633</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -23255,307 +23251,307 @@
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>601144</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I356" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>554798</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>554038</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>554040</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>554797</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I360" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>606290</x:v>
       </x:c>
@@ -23603,453 +23599,453 @@
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>603632</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I362" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>606291</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>545086</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I364" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>545091</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>545094</x:v>
+        <x:v>554039</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I366" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>554799</x:v>
+        <x:v>545094</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>606292</x:v>
+        <x:v>554799</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>554039</x:v>
+        <x:v>606292</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -24062,51 +24058,51 @@
       <x:c r="M369" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>552233</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
@@ -24121,51 +24117,51 @@
       <x:c r="M370" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>601797</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -24178,51 +24174,51 @@
       <x:c r="M371" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>552232</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
@@ -24237,51 +24233,51 @@
       <x:c r="M372" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>603630</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -24763,73 +24759,73 @@
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>603626</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>545099</x:v>
       </x:c>
@@ -24936,514 +24932,514 @@
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>602314</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>581340</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>545100</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>581447</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>545110</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>589724</x:v>
+        <x:v>545106</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>587957</x:v>
+        <x:v>545104</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>545106</x:v>
+        <x:v>589724</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>545104</x:v>
+        <x:v>587957</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>640624</x:v>
       </x:c>
@@ -25488,105 +25484,105 @@
       <x:c r="M394" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>547781</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>589723</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
@@ -25601,448 +25597,448 @@
       <x:c r="M396" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>602256</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>641161</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I398" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>639529</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H399" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>545114</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I400" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>585594</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>607336</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>545113</x:v>
+        <x:v>597605</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>597605</x:v>
+        <x:v>545113</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
@@ -26122,51 +26118,51 @@
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>601530</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>30</x:v>
@@ -26394,114 +26390,114 @@
       <x:c r="K410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>605536</x:v>
+        <x:v>557580</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="E411" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>557580</x:v>
+        <x:v>605536</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I412" s="16" t="s">
         <x:v>465</x:v>
@@ -26518,51 +26514,51 @@
       <x:c r="M412" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>601405</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="E413" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
@@ -26578,51 +26574,51 @@
       <x:c r="M413" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>601406</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
         <x:v>465</x:v>
@@ -26639,51 +26635,51 @@
       <x:c r="M414" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>600262</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
@@ -26699,51 +26695,51 @@
       <x:c r="M415" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>553760</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I416" s="16" t="s">
         <x:v>465</x:v>
@@ -26760,51 +26756,51 @@
       <x:c r="M416" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>600254</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
@@ -26820,51 +26816,51 @@
       <x:c r="M417" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>600261</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I418" s="16" t="s">
         <x:v>465</x:v>
@@ -26881,59 +26877,59 @@
       <x:c r="M418" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>600256</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>32154</x:v>
@@ -27232,159 +27228,159 @@
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>641033</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>548694</x:v>
+        <x:v>601555</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>601555</x:v>
+        <x:v>548694</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -28505,51 +28501,51 @@
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>601075</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>85</x:v>
@@ -28613,280 +28609,281 @@
       <x:c r="M448" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>602644</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>602640</x:v>
+        <x:v>546815</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>546785</x:v>
+        <x:v>602640</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
+      <x:c r="E451" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>520235</x:v>
+        <x:v>546785</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
-      <x:c r="E452" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>546815</x:v>
+        <x:v>520235</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -28899,51 +28896,51 @@
       <x:c r="M453" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>602639</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
@@ -28958,105 +28955,105 @@
       <x:c r="M454" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>602641</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>618762</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
@@ -29071,51 +29068,51 @@
       <x:c r="M456" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>602642</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -29128,51 +29125,51 @@
       <x:c r="M457" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>602643</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
@@ -29187,51 +29184,51 @@
       <x:c r="M458" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>603052</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -29252,51 +29249,51 @@
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>549044</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>30</x:v>
@@ -29535,94 +29532,97 @@
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>552305</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
+      <x:c r="E465" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G465" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>593953</x:v>
+        <x:v>605206</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>483</x:v>
@@ -29637,114 +29637,111 @@
       <x:c r="K466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>605206</x:v>
+        <x:v>552309</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
-      <x:c r="E467" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G467" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>552309</x:v>
+        <x:v>593953</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
@@ -29807,113 +29804,113 @@
       <x:c r="J469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>605201</x:v>
+        <x:v>552306</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>605203</x:v>
+        <x:v>605201</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
@@ -29926,65 +29923,65 @@
       <x:c r="K471" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>552306</x:v>
+        <x:v>605203</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>30</x:v>
@@ -30229,283 +30226,283 @@
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>556210</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>608377</x:v>
+        <x:v>608376</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>608376</x:v>
+        <x:v>556211</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>556211</x:v>
+        <x:v>640204</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>640204</x:v>
+        <x:v>608377</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>32154</x:v>
@@ -30742,51 +30739,51 @@
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>593935</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>30</x:v>
@@ -30799,51 +30796,51 @@
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>620453</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>32154</x:v>
@@ -30910,153 +30907,153 @@
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>593960</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>605523</x:v>
+        <x:v>552916</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>552916</x:v>
+        <x:v>552917</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
@@ -31069,57 +31066,57 @@
       <x:c r="K491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>552917</x:v>
+        <x:v>605523</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
@@ -31431,212 +31428,212 @@
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>557776</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>608696</x:v>
+        <x:v>608699</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>608697</x:v>
+        <x:v>608696</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>608699</x:v>
+        <x:v>608697</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="E501" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
@@ -31951,73 +31948,73 @@
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>641122</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="G507" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>559183</x:v>
       </x:c>
@@ -32059,51 +32056,51 @@
       <x:c r="L508" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>554378</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -32174,117 +32171,117 @@
       <x:c r="K510" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>546433</x:v>
+        <x:v>599652</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="E511" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>546432</x:v>
+        <x:v>546433</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I512" s="16" t="s">
         <x:v>93</x:v>
@@ -32295,117 +32292,117 @@
       <x:c r="K512" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>599651</x:v>
+        <x:v>546432</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>599652</x:v>
+        <x:v>599651</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I514" s="16" t="s">
         <x:v>223</x:v>
@@ -32668,51 +32665,51 @@
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>593928</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>32154</x:v>
@@ -32833,51 +32830,51 @@
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>593929</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>30</x:v>
@@ -32890,51 +32887,51 @@
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>593963</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="G523" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>32154</x:v>
@@ -33108,57 +33105,57 @@
       <x:c r="K526" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>546221</x:v>
+        <x:v>600172</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="E527" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="H527" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
@@ -33229,65 +33226,65 @@
       <x:c r="K528" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>600172</x:v>
+        <x:v>546221</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="G529" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>32154</x:v>
@@ -33953,70 +33950,70 @@
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>603595</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>582012</x:v>
       </x:c>
@@ -34061,302 +34058,302 @@
       <x:c r="M542" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>553013</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>605553</x:v>
+        <x:v>553017</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>553017</x:v>
+        <x:v>605553</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>572476</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>614648</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>572473</x:v>
       </x:c>
@@ -34401,51 +34398,51 @@
       <x:c r="M548" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>601750</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -34458,51 +34455,51 @@
       <x:c r="M549" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>566585</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
@@ -34754,70 +34751,70 @@
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
         <x:v>599051</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="G555" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
         <x:v>571060</x:v>
       </x:c>
@@ -36919,51 +36916,51 @@
       <x:c r="M590" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
         <x:v>601000</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="H591" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
@@ -36979,51 +36976,51 @@
       <x:c r="M591" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>551851</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I592" s="16" t="s">
         <x:v>573</x:v>
@@ -37040,51 +37037,51 @@
       <x:c r="M592" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>600999</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="E593" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="H593" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
@@ -37100,51 +37097,51 @@
       <x:c r="M593" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
         <x:v>551834</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="I594" s="16" t="s">
         <x:v>209</x:v>
@@ -37152,51 +37149,51 @@
       <x:c r="J594" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>558864</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="E595" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -37212,51 +37209,51 @@
       <x:c r="J595" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>602797</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -37524,214 +37521,213 @@
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
         <x:v>549558</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
-      <x:c r="E601" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
-        <x:v>603774</x:v>
+        <x:v>542525</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
-      <x:c r="E602" s="14" t="s"/>
+      <x:c r="E602" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s"/>
       <x:c r="I602" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K602" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
-        <x:v>586468</x:v>
+        <x:v>603774</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
-        <x:v>542525</x:v>
+        <x:v>586468</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
@@ -37803,132 +37799,132 @@
       <x:c r="M605" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>608888</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>586469</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>542524</x:v>
       </x:c>
@@ -37973,51 +37969,51 @@
       <x:c r="M608" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>603773</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -38030,51 +38026,51 @@
       <x:c r="M609" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>608885</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s"/>
       <x:c r="I610" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
@@ -38143,118 +38139,118 @@
       <x:c r="L611" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>566638</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I612" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>627744</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H613" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>29</x:v>
@@ -38262,56 +38258,56 @@
       <x:c r="M613" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>630202</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
@@ -38326,51 +38322,51 @@
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>630205</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>91</x:v>
@@ -38383,453 +38379,453 @@
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>630206</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I616" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>630201</x:v>
+        <x:v>615763</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>630207</x:v>
+        <x:v>627745</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>490</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I618" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>627745</x:v>
+        <x:v>630201</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H619" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>615763</x:v>
+        <x:v>630207</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I620" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>627743</x:v>
+        <x:v>615767</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>630203</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I622" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
-        <x:v>606</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>615767</x:v>
+        <x:v>627743</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="E623" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H623" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
@@ -39161,152 +39157,151 @@
       <x:c r="S628" s="14" t="n">
         <x:v>607769</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="E629" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
-        <x:v>135</x:v>
-[...2 lines deleted...]
-        <x:v>136</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>556780</x:v>
+        <x:v>607788</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
-        <x:v>614</x:v>
-[...1 lines deleted...]
-      <x:c r="H630" s="14" t="s"/>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H630" s="14" t="s">
+        <x:v>136</x:v>
+      </x:c>
       <x:c r="I630" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>607788</x:v>
+        <x:v>556780</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -39613,57 +39608,57 @@
       <x:c r="K636" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
-        <x:v>607694</x:v>
+        <x:v>607693</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="E637" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="H637" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -39673,57 +39668,57 @@
       <x:c r="K637" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>607693</x:v>
+        <x:v>607694</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>622</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="I638" s="16" t="s">
         <x:v>77</x:v>
@@ -40160,51 +40155,51 @@
       <x:c r="L645" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>556625</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s">
         <x:v>619</x:v>
@@ -40353,158 +40348,158 @@
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
         <x:v>607663</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="E649" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="H649" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
-        <x:v>608913</x:v>
+        <x:v>556512</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="I650" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
-        <x:v>556512</x:v>
+        <x:v>556514</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="E651" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
@@ -40520,57 +40515,57 @@
       <x:c r="K651" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
-        <x:v>556514</x:v>
+        <x:v>608913</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="I652" s="16" t="s">
         <x:v>108</x:v>
@@ -41005,164 +41000,164 @@
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>607321</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>607323</x:v>
+        <x:v>571087</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="E661" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>571087</x:v>
+        <x:v>607323</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>29</x:v>
@@ -41221,57 +41216,57 @@
       <x:c r="K663" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
-        <x:v>607305</x:v>
+        <x:v>552263</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
@@ -41280,57 +41275,57 @@
       <x:c r="K664" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
-        <x:v>552263</x:v>
+        <x:v>607305</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="E665" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -41462,51 +41457,51 @@
       <x:c r="M667" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
         <x:v>601359</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C668" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
@@ -41866,51 +41861,51 @@
       <x:c r="L674" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O674" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P674" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
         <x:v>545065</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C675" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="E675" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="I675" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
@@ -42225,153 +42220,153 @@
       </x:c>
       <x:c r="P680" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
         <x:v>600593</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="E681" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
-        <x:v>545054</x:v>
+        <x:v>641282</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K682" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L682" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
-        <x:v>641282</x:v>
+        <x:v>641283</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
         <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="E683" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
@@ -42384,57 +42379,57 @@
       <x:c r="K683" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L683" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
-        <x:v>641283</x:v>
+        <x:v>545054</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C684" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s"/>
       <x:c r="I684" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s">
@@ -42525,151 +42520,150 @@
         <x:v>600592</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
-        <x:v>648</x:v>
-[...1 lines deleted...]
-      <x:c r="H686" s="14" t="s"/>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H686" s="14" t="s">
+        <x:v>192</x:v>
+      </x:c>
       <x:c r="I686" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
-        <x:v>600594</x:v>
+        <x:v>609170</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="E687" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G687" s="0" t="s">
-        <x:v>324</x:v>
-[...2 lines deleted...]
-        <x:v>192</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
-        <x:v>609170</x:v>
+        <x:v>600594</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s"/>
       <x:c r="I688" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
@@ -42981,153 +42975,153 @@
       </x:c>
       <x:c r="P693" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
         <x:v>554836</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K694" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
-        <x:v>602078</x:v>
+        <x:v>546834</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
-        <x:v>620</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="E695" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G695" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
-        <x:v>602081</x:v>
+        <x:v>602078</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>655</x:v>
@@ -43139,111 +43133,111 @@
       <x:c r="J696" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K696" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
-        <x:v>602080</x:v>
+        <x:v>602081</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="E697" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G697" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
-        <x:v>602077</x:v>
+        <x:v>602080</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>655</x:v>
@@ -43255,227 +43249,227 @@
       <x:c r="J698" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
-        <x:v>546833</x:v>
+        <x:v>602077</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
-        <x:v>650</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="E699" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G699" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
-        <x:v>602079</x:v>
+        <x:v>546833</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s"/>
       <x:c r="I700" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K700" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L700" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M700" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N700" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O700" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P700" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q700" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R700" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S700" s="14" t="n">
-        <x:v>602076</x:v>
+        <x:v>602079</x:v>
       </x:c>
       <x:c r="T700" s="16" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="U700" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:21">
       <x:c r="A701" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C701" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D701" s="3" t="s"/>
       <x:c r="E701" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="I701" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J701" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K701" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L701" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M701" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N701" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O701" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P701" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q701" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R701" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S701" s="0" t="n">
-        <x:v>546834</x:v>
+        <x:v>602076</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C702" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
         <x:v>656</x:v>
@@ -44950,57 +44944,57 @@
       <x:c r="K727" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L727" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M727" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N727" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O727" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P727" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q727" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R727" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
-        <x:v>544869</x:v>
+        <x:v>639838</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C728" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D728" s="15" t="s"/>
       <x:c r="E728" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H728" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="I728" s="16" t="s">
         <x:v>140</x:v>
@@ -45011,57 +45005,57 @@
       <x:c r="K728" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M728" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N728" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O728" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P728" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
-        <x:v>639838</x:v>
+        <x:v>544869</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C729" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="E729" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H729" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
@@ -45135,51 +45129,51 @@
       <x:c r="L730" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
         <x:v>544870</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="E731" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G731" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H731" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
@@ -45489,51 +45483,51 @@
       <x:c r="J736" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K736" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L736" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
         <x:v>602796</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C737" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D737" s="3" t="s"/>
       <x:c r="E737" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -46405,159 +46399,159 @@
       </x:c>
       <x:c r="P751" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="Q751" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R751" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S751" s="0" t="n">
         <x:v>547003</x:v>
       </x:c>
       <x:c r="T751" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="U751" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:21">
       <x:c r="A752" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B752" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C752" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D752" s="15" t="s"/>
       <x:c r="E752" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F752" s="14" t="s"/>
       <x:c r="G752" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H752" s="14" t="s"/>
       <x:c r="I752" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J752" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K752" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L752" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M752" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N752" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O752" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P752" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="Q752" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R752" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S752" s="14" t="n">
-        <x:v>599234</x:v>
+        <x:v>547002</x:v>
       </x:c>
       <x:c r="T752" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="U752" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:21">
       <x:c r="A753" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C753" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D753" s="3" t="s"/>
       <x:c r="E753" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G753" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="I753" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J753" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K753" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L753" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M753" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N753" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O753" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P753" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="Q753" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R753" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S753" s="0" t="n">
-        <x:v>547002</x:v>
+        <x:v>640975</x:v>
       </x:c>
       <x:c r="T753" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="U753" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:21">
       <x:c r="A754" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B754" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C754" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D754" s="15" t="s"/>
       <x:c r="E754" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F754" s="14" t="s"/>
       <x:c r="G754" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H754" s="14" t="s"/>
       <x:c r="I754" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J754" s="14" t="s">
@@ -46566,57 +46560,57 @@
       <x:c r="K754" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L754" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M754" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N754" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O754" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P754" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="Q754" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R754" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S754" s="14" t="n">
-        <x:v>640975</x:v>
+        <x:v>599234</x:v>
       </x:c>
       <x:c r="T754" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U754" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>