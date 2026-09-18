--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -269,152 +269,152 @@
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat ingénieur</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence pro management et gestion des organisations parcours management de PME-PMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité gestion administrative et commerciale des organisations parcours management responsable de projet et entrepreneuriat</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence pro management et gestion des organisations parcours management de PME-PMI</x:t>
-[...5 lines deleted...]
-    <x:t>12/30/2026 00:00:00</x:t>
+    <x:t>Licence mention mathématiques parcours mathématiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mathématiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention mathématiques parcours plurisciences</x:t>
   </x:si>
   <x:si>
-    <x:t>Mathématiques</x:t>
-[...14 lines deleted...]
-    <x:t>MARSEILLE- 9e</x:t>
+    <x:t>Licence mention gestion parcours management comptable et financier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Organisation travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention économie et gestion parcours économie finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Connaissance entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention économie et gestion parcours économie et management des firmes et des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention économie et gestion parcours management des affaires et du commerce international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention gestion parcours gestion d'entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention gestion parcours Méthodes Informatiques Appliquées à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention économie et gestion parcours double licence droit économie gestion</x:t>
   </x:si>
   <x:si>
-    <x:t>Connaissance entreprise</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Licence mention économie et gestion parcours International Program in Economics and Management</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention gestion parcours gestion d'entreprise</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention économie et gestion parcours management des affaires et du commerce international</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Licence mention gestion parcours administration des institutions culturelle</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet</x:t>
@@ -536,83 +536,83 @@
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional CFAI Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFAI PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Montfavet</x:t>
   </x:si>
   <x:si>
+    <x:t>Adjoint de dirigeant d'entreprise artisanale BC02 Assurer la comptabilité générale d’une entreprise artisanale – TPE-PME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Conjoint collaborateur d'artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion entreprise artisanale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Adjoint de dirigeant d'entreprise artisanale BC05 Définir sa stratégie commerciale et son marketing digital</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Adjoint de dirigeant d'entreprise artisanale BC02 Assurer la comptabilité générale d’une entreprise artisanale – TPE-PME</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Adjoint de dirigeant d'entreprise artisanale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Comprendre Apprendre Pratiquer Formation</x:t>
@@ -623,74 +623,74 @@
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS assistance technique d'ingénieur</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée G Apollinaire</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention gestion parcours commerce, vente, marketing option marketing digital (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-15e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention management et gestion des organisations parcours gestion des établissements sanitaires, sociaux et médico-sociaux (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention gestion parcours gestion des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Bureautique Approfondissement : Excel + Word + Powerpoint</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel bureautique</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Informatique pour les débutants : Windows + Internet + Office</x:t>
@@ -1118,84 +1118,84 @@
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention économie et gestion parcours économie appliquée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention mathématiques</x:t>
   </x:si>
   <x:si>
-    <x:t>Université de Toulon</x:t>
-[...14 lines deleted...]
-    <x:t>09/02/2026 00:00:00</x:t>
+    <x:t>Microsoft 365 les fondamentaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vivaneo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft 365 Blended Learning</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Microsoft 365 les fondamentaux</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft 365 Maîtrise complète</x:t>
   </x:si>
   <x:si>
     <x:t>Outlook Maîtriser la gestion des emails professionnels</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Outlook</x:t>
   </x:si>
   <x:si>
     <x:t>Outlook Collaboration et efficacité dans l’écosystème Microsoft 365</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -2239,150 +2239,150 @@
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>602330</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>35386</x:v>
+        <x:v>40290</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>575970</x:v>
+        <x:v>575016</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>40290</x:v>
+        <x:v>35386</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>575016</x:v>
+        <x:v>575970</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -2395,1044 +2395,1044 @@
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>581552</x:v>
+        <x:v>574915</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>574915</x:v>
+        <x:v>574917</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>574917</x:v>
+        <x:v>574918</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>574918</x:v>
+        <x:v>574916</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>574916</x:v>
+        <x:v>581552</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>39018</x:v>
+        <x:v>35924</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>13115</x:v>
+        <x:v>31637</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>575656</x:v>
+        <x:v>575667</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>575660</x:v>
+        <x:v>575659</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>35924</x:v>
+        <x:v>39018</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>31637</x:v>
+        <x:v>13115</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>575664</x:v>
+        <x:v>575658</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>35924</x:v>
+        <x:v>39018</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>31637</x:v>
+        <x:v>13115</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>575748</x:v>
+        <x:v>575663</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>39018</x:v>
+        <x:v>35924</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>13115</x:v>
+        <x:v>31637</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>575662</x:v>
+        <x:v>575666</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>575668</x:v>
+        <x:v>575669</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>575658</x:v>
+        <x:v>575656</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>575663</x:v>
+        <x:v>575660</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>575666</x:v>
+        <x:v>575664</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>575669</x:v>
+        <x:v>575748</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>575659</x:v>
+        <x:v>575662</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>575667</x:v>
+        <x:v>575668</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>577316</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -3535,51 +3535,51 @@
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>591974</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
@@ -3592,51 +3592,51 @@
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>591973</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
@@ -4628,111 +4628,111 @@
       <x:c r="K52" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>634452</x:v>
+        <x:v>634453</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>634453</x:v>
+        <x:v>634452</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>157</x:v>
@@ -4803,51 +4803,51 @@
       <x:c r="J55" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>604204</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -5098,51 +5098,51 @@
       <x:c r="K60" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>611466</x:v>
+        <x:v>611452</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>40290</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
@@ -5219,51 +5219,51 @@
       <x:c r="K62" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>611452</x:v>
+        <x:v>611466</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
@@ -5864,51 +5864,51 @@
       <x:c r="G74" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>558150</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
@@ -5985,51 +5985,51 @@
       <x:c r="G76" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>558149</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
@@ -6489,51 +6489,51 @@
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>614352</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
@@ -6546,51 +6546,51 @@
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>631088</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
@@ -6603,51 +6603,51 @@
       <x:c r="E87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>617493</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
@@ -6660,51 +6660,51 @@
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>589717</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
@@ -6901,57 +6901,57 @@
       <x:c r="K92" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>601782</x:v>
+        <x:v>601780</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7014,114 +7014,114 @@
       <x:c r="K94" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>601780</x:v>
+        <x:v>601782</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>601784</x:v>
+        <x:v>601783</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
@@ -7130,57 +7130,57 @@
       <x:c r="K96" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>601783</x:v>
+        <x:v>601784</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7537,84 +7537,84 @@
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>605651</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>617488</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
@@ -7742,51 +7742,51 @@
       <x:c r="E107" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>547878</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
@@ -7870,139 +7870,139 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>584332</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>71632</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>576588</x:v>
+        <x:v>576380</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>71632</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>576380</x:v>
+        <x:v>576588</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>290</x:v>
@@ -8272,51 +8272,51 @@
       <x:c r="J117" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>611477</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>40811</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
@@ -8691,51 +8691,51 @@
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>591977</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
@@ -8748,51 +8748,51 @@
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>591976</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
@@ -8828,91 +8828,91 @@
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>592386</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>41599</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>596948</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -9192,51 +9192,51 @@
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>591975</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
@@ -9275,660 +9275,660 @@
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>592384</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>40113</x:v>
+        <x:v>39018</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>13115</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>639025</x:v>
+        <x:v>634209</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>39018</x:v>
+        <x:v>40113</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>13115</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>634209</x:v>
+        <x:v>639025</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>614914</x:v>
+        <x:v>614916</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>614915</x:v>
+        <x:v>614913</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>614918</x:v>
+        <x:v>614917</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>71203</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>614948</x:v>
+        <x:v>614914</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>614916</x:v>
+        <x:v>614915</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>71203</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>614944</x:v>
+        <x:v>614918</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>71203</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>614946</x:v>
+        <x:v>614948</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>71203</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>614947</x:v>
+        <x:v>614944</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>70354</x:v>
+        <x:v>71203</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>614913</x:v>
+        <x:v>614946</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>71203</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>614917</x:v>
+        <x:v>614947</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 