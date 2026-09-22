--- v0 (2026-09-20)
+++ v1 (2026-09-22)
@@ -224,281 +224,281 @@
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Eco-Campus</x:t>
   </x:si>
   <x:si>
     <x:t>04220</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention administration publique</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation examen concours fonction publique</x:t>
   </x:si>
   <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE (UFR MANAGT PU GOUV TERRITORIAL AIX MARSEILLE)</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
-    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention administration publique parcours information-communication</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Ecole de Journalisme et de Communication d'Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention administration publique parcours management public</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut de Management Public et Gouvernance Territoriale</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention histoire</x:t>
   </x:si>
   <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Histoire</x:t>
+  </x:si>
+  <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
-    <x:t>Histoire</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
-    <x:t>formation mixte</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention histoire parcours histoire, cultures et représentations</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention histoire parcours histoire, la Méditerranée et le monde</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention histoire parcours histoire, pouvoirs et sociétés</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention histoire parcours histoire, territoires et économies parcours histoire, territoires et économies</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit international et droit européen</x:t>
   </x:si>
   <x:si>
     <x:t>Droit comparé</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master mention droit international et droit européen blocs de compétences BC05 - BC06 - BC07 - BC08 - BC09</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit international et droit européen parcours action et droits humanitaires</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté de Droit et Science Politique</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit international et droit européen parcours droit de l'Union européenne</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit international et droit européen parcours droit international</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention droit public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Droit public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention droit public</x:t>
   </x:si>
   <x:si>
-    <x:t>Droit public</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Ecole de l'air et de l'espace</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours droit des finances publiques et de la fiscalité</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours droit et pratique des contentieux publics</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours droit immobilier privé et public</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours droit public des affaires et contrats publics</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours droit public fondamental</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours études parlementaires et droit des assemblées</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours pratique des droits fondamentaux</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours théorie du droit</x:t>
   </x:si>
   <x:si>
     <x:t>master mention économie</x:t>
   </x:si>
   <x:si>
     <x:t>Politique économique</x:t>
   </x:si>
   <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
-    <x:t>LUYNES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>master mention économie du développement</x:t>
   </x:si>
   <x:si>
     <x:t>Développement durable</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>master mention économie du droit</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie du droit parcours business law and economics</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie parcours données, analyses, décisions et évaluation économiques</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
@@ -521,57 +521,57 @@
   <x:si>
     <x:t>Master mention études européennes et internationales parcours négociation internationale et interculturelle</x:t>
   </x:si>
   <x:si>
     <x:t>master mention gestion des territoires et développement local</x:t>
   </x:si>
   <x:si>
     <x:t>Développement local</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion des territoires et développement local parcours gestion durable des territoires de montagne</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention information et médiation scientifique et technique</x:t>
   </x:si>
   <x:si>
     <x:t>Médiation entreprise</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention information et médiation scientifique et technique parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
@@ -1414,168 +1414,168 @@
       <x:c r="K4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>597432</x:v>
+        <x:v>597431</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>38184</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>597429</x:v>
+        <x:v>597432</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38184</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>597431</x:v>
+        <x:v>597429</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38184</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -1662,305 +1662,305 @@
       <x:c r="R8" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>575030</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>40740</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>592809</x:v>
+        <x:v>592807</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>40740</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="P10" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="P10" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>592807</x:v>
+        <x:v>592809</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>40740</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>592808</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>40740</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>580607</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>40740</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>580608</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>40740</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
@@ -1969,114 +1969,114 @@
       <x:c r="G14" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>580609</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>40740</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>580610</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
@@ -2086,54 +2086,54 @@
         <x:v>23</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>595445</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
@@ -2149,51 +2149,51 @@
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>595446</x:v>
+        <x:v>595447</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
@@ -2206,51 +2206,51 @@
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>595447</x:v>
+        <x:v>595446</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -2622,533 +2622,533 @@
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>641132</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>78</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>632775</x:v>
+        <x:v>597453</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>597454</x:v>
+        <x:v>597455</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>597457</x:v>
+        <x:v>597456</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>597458</x:v>
+        <x:v>597457</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>106</x:v>
-[...1 lines deleted...]
-      <x:c r="H30" s="14" t="s"/>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s">
+        <x:v>92</x:v>
+      </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>597453</x:v>
+        <x:v>632775</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>597456</x:v>
+        <x:v>597458</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>597455</x:v>
+        <x:v>597452</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>597452</x:v>
+        <x:v>597454</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>576331</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
@@ -3161,51 +3161,51 @@
       <x:c r="G35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>576332</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
@@ -3220,51 +3220,51 @@
       <x:c r="G36" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>576333</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
@@ -3277,51 +3277,51 @@
       <x:c r="G37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>581252</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
@@ -3336,51 +3336,51 @@
       <x:c r="G38" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>576334</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
@@ -3393,51 +3393,51 @@
       <x:c r="G39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>581253</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
@@ -3452,51 +3452,51 @@
       <x:c r="G40" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>576335</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
@@ -3509,51 +3509,51 @@
       <x:c r="G41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>576336</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
@@ -3569,114 +3569,114 @@
         <x:v>23</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>592036</x:v>
+        <x:v>592035</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>592038</x:v>
+        <x:v>592036</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
@@ -3686,105 +3686,105 @@
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>592037</x:v>
+        <x:v>592039</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>592034</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
@@ -3797,159 +3797,159 @@
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>592039</x:v>
+        <x:v>592037</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>592035</x:v>
+        <x:v>592038</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39014</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>592040</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39020</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
@@ -3962,105 +3962,105 @@
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>591987</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39020</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>591988</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39020</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
@@ -4076,51 +4076,51 @@
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>575686</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
@@ -4303,51 +4303,51 @@
       <x:c r="I55" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>13024</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>575529</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>39403</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
@@ -4362,51 +4362,51 @@
       <x:c r="I56" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>13024</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>575530</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>39403</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
@@ -4419,51 +4419,51 @@
       <x:c r="I57" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>13024</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>575531</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>39403</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
@@ -4478,51 +4478,51 @@
       <x:c r="I58" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>13024</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>640086</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>39193</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
@@ -4597,267 +4597,267 @@
       <x:c r="K60" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>632463</x:v>
+        <x:v>575871</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39193</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>575871</x:v>
+        <x:v>632463</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="R62" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="R62" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>597253</x:v>
+        <x:v>597250</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>597250</x:v>
+        <x:v>597253</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>597252</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
@@ -4867,51 +4867,51 @@
       <x:c r="G65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>597251</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
@@ -4992,57 +4992,57 @@
       <x:c r="K67" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>577556</x:v>
+        <x:v>639480</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
@@ -5051,105 +5051,105 @@
       <x:c r="K68" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>639480</x:v>
+        <x:v>577556</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>581875</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
@@ -5164,51 +5164,51 @@
       <x:c r="J70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>635049</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -5328,54 +5328,54 @@
       <x:c r="G73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>13016</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>635329</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>35914</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
@@ -5881,243 +5881,243 @@
       <x:c r="R82" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>575041</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38177</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>597451</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38177</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>629818</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38177</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>624925</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38177</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>629254</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
@@ -6159,139 +6159,139 @@
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>597433</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38175</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>597249</x:v>
+        <x:v>597248</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38175</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>597248</x:v>
+        <x:v>597249</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38175</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
@@ -6413,168 +6413,168 @@
       <x:c r="I92" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>580927</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>40019</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>12505</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>592288</x:v>
+        <x:v>592287</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>40019</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>12505</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>592287</x:v>
+        <x:v>592288</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>40019</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>61</x:v>
       </x:c>