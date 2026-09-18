--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -515,66 +515,66 @@
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Exupéry</x:t>
   </x:si>
   <x:si>
     <x:t>13326</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Auguste et Louis Lumière</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Amiral de Grasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée polyvalent Jean Monnet</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Cocteau</x:t>
   </x:si>
   <x:si>
     <x:t>13141</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P de Girard</x:t>
   </x:si>
   <x:si>
     <x:t>84082</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Jean Lurçat</x:t>
   </x:si>
   <x:si>
     <x:t>13693</x:t>
   </x:si>
@@ -3593,100 +3593,100 @@
       <x:c r="K40" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>620495</x:v>
+        <x:v>620496</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>620496</x:v>
+        <x:v>620495</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>155</x:v>
@@ -4023,75 +4023,75 @@
         <x:v>172</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>596416</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>596426</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
@@ -5832,73 +5832,73 @@
       <x:c r="T83" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>612669</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>285</x:v>