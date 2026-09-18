--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -389,195 +389,195 @@
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>master mention bio-géosciences</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie</x:t>
   </x:si>
   <x:si>
     <x:t>Animer une classe virtuelle engageante</x:t>
   </x:si>
   <x:si>
     <x:t>Animer et évaluer sa formation avec Chat GPT</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formateur habilitation électrique, véhicules et engins électriques ou hybrides NFC18550</x:t>
   </x:si>
   <x:si>
     <x:t>Acfitec</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation à l’agrégation d’Allemand</x:t>
   </x:si>
   <x:si>
     <x:t>VIDAUBAN</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation à l’agrégation de lettres classiques</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation à l’agrégation de philosophie</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84916</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
-    <x:t>83130</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formateur habilitation électrique, véhicules et engins électriques ou hybrides NFC18550 - recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
     <x:t>Créer, struturer et piloter son activité de formation indépendante</x:t>
   </x:si>
   <x:si>
     <x:t>Mpact</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Formateur , Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>04/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Musicien enseignant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de Formation Professionnelle de la Musique - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation formateur art</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 4e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Découvrir les modalités pédagogiques à l'ère du numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Préparation à l’agrégation de musique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention humanités</x:t>
   </x:si>
   <x:si>
     <x:t>Culture civilisation</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
-    <x:t>Musicien enseignant</x:t>
-[...26 lines deleted...]
-    <x:t>12/18/2026 00:00:00</x:t>
+    <x:t>Master mention français langue étrangère parcours didactique du Français Langue Etrangère et Seconde : approches critiques et innovations pédagogiques</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mathématiques appliquées, statistique parcours Data Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mathématiques et applications parcours  informatique et mathématiques discrètes</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention bio-géosciences parcours préparation à l'agrégation SV-STU</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Master mention français langue étrangère parcours didactique du Français Langue Etrangère et Seconde : approches critiques et innovations pédagogiques</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention français langue étrangère parcours coopération linguistique et éducative</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mathématiques appliquées, statistique parcours ingénierie mathématiques et sciences actuarielles</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mathématiques et applications parcours didactique des mathématiques</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention philosophie parcours philosophie pratique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mathématiques et applications parcours mathématiques fondamentales</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mathématiques et applications</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mathématiques et applications parcours analyse de modèles déterministes et aléatoires</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention bio-géosciences parcours compétences complémentaires en informatique</x:t>
   </x:si>
@@ -2524,574 +2524,574 @@
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>592121</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>106</x:v>
-[...1 lines deleted...]
-      <x:c r="C28" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C28" s="15" t="n">
+        <x:v>39506</x:v>
+      </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>108</x:v>
-[...1 lines deleted...]
-      <x:c r="J28" s="14" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J28" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>44586</x:v>
+        <x:v>15235</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>597979</x:v>
+        <x:v>592113</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>112</x:v>
-[...1 lines deleted...]
-      <x:c r="C29" s="3" t="s"/>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="n">
+        <x:v>39416</x:v>
+      </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>58</x:v>
-[...2 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="J29" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>44583</x:v>
+        <x:v>11040</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>635491</x:v>
+        <x:v>592124</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>44554</x:v>
+        <x:v>44586</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="S30" s="14" t="n">
+        <x:v>597979</x:v>
+      </x:c>
+      <x:c r="T30" s="16" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="U30" s="16" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>44554</x:v>
+        <x:v>44583</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>602900</x:v>
+        <x:v>635491</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>44583</x:v>
+        <x:v>44554</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>598353</x:v>
+        <x:v>602887</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>58</x:v>
-[...2 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>44583</x:v>
+        <x:v>44554</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>598357</x:v>
+        <x:v>602900</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>44583</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>598360</x:v>
+        <x:v>598353</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>117</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>11040</x:v>
+        <x:v>44583</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>632373</x:v>
+        <x:v>598357</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>73</x:v>
-[...1 lines deleted...]
-      <x:c r="H36" s="14" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>15235</x:v>
+        <x:v>44583</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>592113</x:v>
+        <x:v>598360</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>592124</x:v>
+        <x:v>632373</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
@@ -3179,89 +3179,89 @@
       <x:c r="R39" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>592126</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>44586</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>597985</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
@@ -3478,704 +3478,705 @@
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>588362</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C46" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>73</x:v>
-[...1 lines deleted...]
-      <x:c r="H46" s="14" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>45085</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="P46" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="P46" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>595408</x:v>
+        <x:v>626502</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>77</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>74</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>11036</x:v>
+        <x:v>44554</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>592111</x:v>
+        <x:v>602914</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>117</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>15235</x:v>
+        <x:v>44554</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>592114</x:v>
+        <x:v>602915</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>45085</x:v>
+        <x:v>44583</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>626502</x:v>
+        <x:v>598359</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>44554</x:v>
+        <x:v>44586</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>602914</x:v>
+        <x:v>588369</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C51" s="3" t="s"/>
+      <x:c r="C51" s="3" t="n">
+        <x:v>39479</x:v>
+      </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J51" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>44554</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>602915</x:v>
+        <x:v>595408</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>146</x:v>
-[...1 lines deleted...]
-      <x:c r="C52" s="15" t="s"/>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C52" s="15" t="n">
+        <x:v>39493</x:v>
+      </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>60</x:v>
-[...1 lines deleted...]
-      <x:c r="J52" s="14" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="J52" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>44583</x:v>
+        <x:v>11036</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>598359</x:v>
+        <x:v>592111</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>49</x:v>
-[...1 lines deleted...]
-      <x:c r="C53" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C53" s="3" t="n">
+        <x:v>39506</x:v>
+      </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="J53" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>44586</x:v>
+        <x:v>15235</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>588369</x:v>
+        <x:v>592114</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>39493</x:v>
+        <x:v>39506</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>11036</x:v>
+        <x:v>15235</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>574966</x:v>
+        <x:v>640087</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>39416</x:v>
+        <x:v>39493</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>11040</x:v>
+        <x:v>11036</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>574969</x:v>
+        <x:v>574966</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>38963</x:v>
+        <x:v>39416</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>11040</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>574943</x:v>
+        <x:v>574969</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>39506</x:v>
+        <x:v>38963</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>15235</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>640087</x:v>
+        <x:v>574943</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>39506</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
@@ -4232,54 +4233,54 @@
       <x:c r="H59" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>574967</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
@@ -4291,54 +4292,54 @@
       <x:c r="H60" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>574973</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>40548</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
@@ -4407,54 +4408,54 @@
       <x:c r="H62" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>574974</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
@@ -4464,57 +4465,57 @@
       <x:c r="H63" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>581566</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
@@ -4523,74 +4524,74 @@
       <x:c r="H64" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>574972</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>39506</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
@@ -4639,114 +4640,114 @@
       <x:c r="H66" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>581556</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>39493</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>581565</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39493</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
@@ -4755,54 +4756,54 @@
       <x:c r="H68" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>574968</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
@@ -4812,54 +4813,54 @@
       <x:c r="H69" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>574970</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39479</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
@@ -4868,51 +4869,51 @@
       <x:c r="G70" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>575537</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">