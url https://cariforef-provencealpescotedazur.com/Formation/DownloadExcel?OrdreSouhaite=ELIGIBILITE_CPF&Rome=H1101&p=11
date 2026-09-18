--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -920,168 +920,168 @@
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA TOUR-D'AIGUES</x:t>
   </x:si>
   <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée G Apollinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée T Edison</x:t>
   </x:si>
   <x:si>
     <x:t>83510</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée G Apollinaire</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>master mention chimie physique et analytique</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>Chimie physique</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84916</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
+    <x:t>Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre National d'Enseignement à Distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité génie biomédical</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS cybersécurité, informatique et réseaux, électronique option A informatique et réseaux (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention sciences pour l'ingénieur parcours instrumentation et sciences de la mesure</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BTS électrotechnique (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Association Départementale d'Etudes et de Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADEF</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention traitement du signal et des images parcours traitement du signal et des images</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien systèmes réseaux et sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
@@ -8060,1069 +8060,1069 @@
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>602152</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>596901</x:v>
+        <x:v>594153</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
+      <x:c r="E113" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="F113" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>117</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>596906</x:v>
+        <x:v>634504</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s"/>
+      <x:c r="E114" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>72</x:v>
-[...1 lines deleted...]
-      <x:c r="H114" s="14" t="s"/>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>596913</x:v>
+        <x:v>609464</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
+      <x:c r="E115" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>596916</x:v>
+        <x:v>558733</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s"/>
+      <x:c r="E116" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>190</x:v>
-[...1 lines deleted...]
-      <x:c r="H116" s="14" t="s"/>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s">
+        <x:v>232</x:v>
+      </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>596895</x:v>
+        <x:v>556722</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
+      <x:c r="E117" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H117" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>596898</x:v>
+        <x:v>605694</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
-      <x:c r="E118" s="14" t="s"/>
+      <x:c r="E118" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>596903</x:v>
+        <x:v>601931</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
+      <x:c r="E119" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H119" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>596908</x:v>
+        <x:v>602811</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s"/>
+      <x:c r="E120" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>289</x:v>
-[...1 lines deleted...]
-      <x:c r="H120" s="14" t="s"/>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="I120" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>596911</x:v>
+        <x:v>608108</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>594153</x:v>
+        <x:v>596903</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>162</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="C122" s="15" t="s"/>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C122" s="15" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D122" s="15" t="s"/>
-      <x:c r="E122" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E122" s="14" t="s"/>
+      <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>166</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>168</x:v>
-[...1 lines deleted...]
-      <x:c r="J122" s="14" t="s"/>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="J122" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>31624</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>634504</x:v>
+        <x:v>596908</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
-      <x:c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>102</x:v>
-[...2 lines deleted...]
-        <x:v>103</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>609464</x:v>
+        <x:v>596911</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
-      <x:c r="E124" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>558733</x:v>
+        <x:v>596901</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
-      <x:c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>231</x:v>
-[...2 lines deleted...]
-        <x:v>232</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>556722</x:v>
+        <x:v>596906</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
-      <x:c r="E126" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>37</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>605694</x:v>
+        <x:v>596913</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
-      <x:c r="E127" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>601931</x:v>
+        <x:v>596916</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
-      <x:c r="E128" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>602811</x:v>
+        <x:v>596895</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
-      <x:c r="E129" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>53</x:v>
-[...2 lines deleted...]
-        <x:v>54</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>608108</x:v>
+        <x:v>596898</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
@@ -9203,2061 +9203,2058 @@
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>591856</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>38980</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>305</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>31654</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>580928</x:v>
+        <x:v>632464</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>632464</x:v>
+        <x:v>620184</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>632703</x:v>
+        <x:v>612070</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>638131</x:v>
+        <x:v>623844</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>314</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>37926</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>188</x:v>
-[...1 lines deleted...]
-      <x:c r="H136" s="14" t="s"/>
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H136" s="14" t="s">
+        <x:v>312</x:v>
+      </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>537199</x:v>
+        <x:v>575048</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>538396</x:v>
+        <x:v>571299</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>620184</x:v>
+        <x:v>623842</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>612070</x:v>
+        <x:v>632485</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>38980</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="I140" s="16" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="J140" s="14" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="K140" s="14" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="L140" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="M140" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N140" s="15" t="n">
+        <x:v>31654</x:v>
+      </x:c>
+      <x:c r="O140" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="P140" s="14" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>623844</x:v>
+        <x:v>580928</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>37926</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>305</x:v>
-[...2 lines deleted...]
-        <x:v>306</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>575048</x:v>
+        <x:v>632703</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>571299</x:v>
+        <x:v>638131</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>317</x:v>
-[...2 lines deleted...]
-        <x:v>318</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>623842</x:v>
+        <x:v>537199</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>632485</x:v>
+        <x:v>538396</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H145" s="0" t="s">
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>612999</x:v>
+        <x:v>587893</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>231</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>587893</x:v>
+        <x:v>587897</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H147" s="0" t="s">
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>587897</x:v>
+        <x:v>587898</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>587898</x:v>
+        <x:v>554787</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>53</x:v>
-[...2 lines deleted...]
-        <x:v>54</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>554787</x:v>
+        <x:v>544708</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>154</x:v>
-[...1 lines deleted...]
-      <x:c r="H150" s="14" t="s"/>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>544708</x:v>
+        <x:v>617130</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>617130</x:v>
+        <x:v>613005</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>613005</x:v>
+        <x:v>587891</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>231</x:v>
-[...2 lines deleted...]
-        <x:v>232</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>587891</x:v>
+        <x:v>587895</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>587895</x:v>
+        <x:v>613000</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>613000</x:v>
+        <x:v>611967</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>144</x:v>
-[...1 lines deleted...]
-      <x:c r="H156" s="14" t="s"/>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s">
+        <x:v>307</x:v>
+      </x:c>
       <x:c r="I156" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>611967</x:v>
+        <x:v>630224</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>317</x:v>
-[...2 lines deleted...]
-        <x:v>318</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>630224</x:v>
+        <x:v>618895</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>39003</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>325</x:v>
-[...1 lines deleted...]
-      <x:c r="H158" s="14" t="s"/>
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H158" s="14" t="s">
+        <x:v>312</x:v>
+      </x:c>
       <x:c r="I158" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24356</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>618895</x:v>
+        <x:v>575008</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>39003</x:v>
+        <x:v>36462</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>305</x:v>
-[...2 lines deleted...]
-        <x:v>306</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>24356</x:v>
+        <x:v>31034</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>575008</x:v>
+        <x:v>613763</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>36462</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>329</x:v>
-[...1 lines deleted...]
-      <x:c r="H160" s="14" t="s"/>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s">
+        <x:v>307</x:v>
+      </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>31034</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>613763</x:v>
+        <x:v>623839</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>317</x:v>
-[...2 lines deleted...]
-        <x:v>318</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>623839</x:v>
+        <x:v>612999</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>576166</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>575007</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>575009</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>599403</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>623843</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>36462</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>632722</x:v>
       </x:c>
@@ -11270,456 +11267,456 @@
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>36462</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>31034</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>578852</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>575006</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>40807</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>31023</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>580913</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>581574</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>623840</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>623841</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>627746</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>608349</x:v>
       </x:c>
@@ -11732,51 +11729,51 @@
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>598895</x:v>
       </x:c>
@@ -11786,51 +11783,51 @@
       <x:c r="U176" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>588515</x:v>
       </x:c>
@@ -11845,51 +11842,51 @@
       <x:c r="A178" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>626906</x:v>
       </x:c>
@@ -11899,51 +11896,51 @@
       <x:c r="U178" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>587889</x:v>
       </x:c>
@@ -11956,51 +11953,51 @@
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>587890</x:v>
       </x:c>
@@ -12013,51 +12010,51 @@
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>587892</x:v>
       </x:c>
@@ -12072,105 +12069,105 @@
       <x:c r="A182" s="13" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>587894</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>587896</x:v>
       </x:c>