--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -299,77 +299,77 @@
   <x:si>
     <x:t>master mention traduction et interprétation</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Traduction</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues, littératures et civilisations étrangères et régionales</x:t>
   </x:si>
   <x:si>
     <x:t>LSF CYCLE A2</x:t>
   </x:si>
   <x:si>
     <x:t>master mention langues étrangères appliquées</x:t>
   </x:si>
   <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
     <x:t>Économie</x:t>
   </x:si>
   <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wordpress de A à Z expert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2021 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
-    <x:t>Université Côte d'Azur</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>master mention arts, lettres et civilisations</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences du langage</x:t>
   </x:si>
   <x:si>
     <x:t>Linguistique</x:t>
   </x:si>
   <x:si>
     <x:t>Langue des signes française - Niveau B1</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention traduction et interprétation parcours traduction technique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
@@ -407,54 +407,54 @@
   <x:si>
     <x:t>Licence mention langues étrangères appliquées</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues et sociétés parcours Moyen-Orient et Maghreb</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - coréen</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention langues étrangères appliquées parcours PME-Export</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - russe</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Master mention langues étrangères appliquées parcours PME-Export</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues et sociétés parcours langues, cultures et sociétés d'Asie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences du langage parcours sciences du langage</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues étrangères appliquées parcours management de projets de développement durable et culturel</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études slaves</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - chinois</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues et sociétés parcours études islamologiques (islamologie et tradition intellectuelle en Islam)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues étrangères appliquées parcours au management international</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues, littératures et civilisations étrangères et régionales parcours études italiennes</x:t>
   </x:si>
@@ -1845,356 +1845,355 @@
       <x:c r="R16" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>591858</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="P17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="P17" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>592070</x:v>
+        <x:v>592069</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>39280</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>15231</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="Q18" s="16" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>592087</x:v>
+        <x:v>592393</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>73</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="K19" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L19" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M19" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="N19" s="3" t="n">
+        <x:v>15017</x:v>
+      </x:c>
+      <x:c r="O19" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="P19" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="Q19" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="R19" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="S19" s="0" t="n">
+        <x:v>390045</x:v>
+      </x:c>
+      <x:c r="T19" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="J19" s="0" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>83</x:v>
-[...1 lines deleted...]
-      <x:c r="C20" s="15" t="s"/>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C20" s="15" t="n">
+        <x:v>39263</x:v>
+      </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>45</x:v>
-[...1 lines deleted...]
-      <x:c r="J20" s="14" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="J20" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>15017</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>390045</x:v>
+        <x:v>592070</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>39263</x:v>
+        <x:v>39280</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>15231</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>592069</x:v>
+        <x:v>592087</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>592054</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39789</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -2221,93 +2220,93 @@
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>592189</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>15017</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>390046</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38696</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -2446,79 +2445,79 @@
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>592052</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>592055</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39280</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
@@ -2961,150 +2960,150 @@
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>575786</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>39173</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>15254</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>575790</x:v>
+        <x:v>575706</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>39263</x:v>
+        <x:v>39173</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>15254</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>575706</x:v>
+        <x:v>575790</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38695</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -3221,51 +3220,51 @@
       <x:c r="G41" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>575705</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
@@ -3453,110 +3452,110 @@
       <x:c r="G45" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>575704</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>640823</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">