--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -770,96 +770,96 @@
   <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association Hyères Orientation</x:t>
   </x:si>
   <x:si>
     <x:t>ASSHOR</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vénus Consulting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
-  </x:si>
-[...31 lines deleted...]
-    <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller de vente (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller de vente (Contrat de Professionnalisation)</x:t>
   </x:si>
@@ -5260,596 +5260,596 @@
       <x:c r="R66" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>625320</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>614298</x:v>
+        <x:v>629934</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>588061</x:v>
+        <x:v>573093</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H69" s="0" t="s">
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>586463</x:v>
+        <x:v>551843</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>70</x:v>
-[...1 lines deleted...]
-      <x:c r="H70" s="14" t="s"/>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H70" s="14" t="s">
+        <x:v>231</x:v>
+      </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="L70" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="M70" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="N70" s="15" t="n">
+        <x:v>34502</x:v>
+      </x:c>
+      <x:c r="O70" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P70" s="14" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="Q70" s="16" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="R70" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="S70" s="14" t="n">
+        <x:v>625321</x:v>
+      </x:c>
+      <x:c r="T70" s="16" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>629934</x:v>
+        <x:v>622633</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>573093</x:v>
+        <x:v>636919</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>52</x:v>
-[...2 lines deleted...]
-        <x:v>53</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>551843</x:v>
+        <x:v>614298</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>230</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>625321</x:v>
+        <x:v>588061</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>622633</x:v>
+        <x:v>586463</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>636919</x:v>
+        <x:v>629933</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
@@ -5886,51 +5886,51 @@
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>622632</x:v>
       </x:c>
@@ -5940,51 +5940,51 @@
       <x:c r="U78" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>622634</x:v>
       </x:c>
@@ -6135,51 +6135,51 @@
       <x:c r="L82" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>588060</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6189,54 +6189,54 @@
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>586460</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>