--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -308,59 +308,59 @@
   <x:si>
     <x:t>07/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'accueil et de gestion administrative</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>GAP CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>GAP CEDEX</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DAEU diplôme d'accès aux études universitaires option A (Sonate - A distance)</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Mise à niveau</x:t>
@@ -515,68 +515,68 @@
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>DRAGUIGNAN</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DAEU diplôme d'accès aux études universitaires option A</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
@@ -1436,66 +1436,66 @@
   <x:si>
     <x:t>Activ Formations</x:t>
   </x:si>
   <x:si>
     <x:t>02/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Excel - initiation et/ou perfectionnement - e-learning</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>WORD - Publipostage en e-learning</x:t>
   </x:si>
   <x:si>
+    <x:t>Bases informatiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kh Europe Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Découverte ordinateur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Initiation informatique sur Mac</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>Bases informatiques</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -2808,152 +2808,152 @@
       <x:c r="R14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>575426</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>637616</x:v>
+        <x:v>637687</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="S16" s="14" t="n">
+        <x:v>637616</x:v>
+      </x:c>
+      <x:c r="T16" s="16" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="U16" s="16" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -2963,54 +2963,54 @@
       <x:c r="L17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>637613</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
@@ -3022,54 +3022,54 @@
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>637615</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -3079,54 +3079,54 @@
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>637688</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
@@ -3138,54 +3138,54 @@
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>637689</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -3195,54 +3195,54 @@
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>637614</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
@@ -3254,54 +3254,54 @@
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>637690</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -3311,54 +3311,54 @@
       <x:c r="L23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>637691</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>25</x:v>
@@ -3372,111 +3372,111 @@
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>633028</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>637612</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
@@ -4785,209 +4785,209 @@
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>639573</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="C50" s="15" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C50" s="15" t="n">
+        <x:v>41239</x:v>
+      </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>148</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>150</x:v>
-[...1 lines deleted...]
-      <x:c r="J50" s="14" t="s"/>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="J50" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>34078</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="Q50" s="16" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="R50" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="Q50" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>634362</x:v>
+        <x:v>639577</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>639577</x:v>
+        <x:v>639580</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>57</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>134</x:v>
-[...1 lines deleted...]
-      <x:c r="H52" s="14" t="s"/>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s">
+        <x:v>151</x:v>
+      </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>135</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>34078</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>639580</x:v>
+        <x:v>634362</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -5519,78 +5519,78 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>633261</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>634361</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
@@ -6765,78 +6765,78 @@
         <x:v>88</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>628397</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>634360</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
@@ -7244,51 +7244,51 @@
       <x:c r="J93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>627861</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
@@ -7419,51 +7419,51 @@
       <x:c r="J96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>627988</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -7476,51 +7476,51 @@
       <x:c r="J97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>625568</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
@@ -8219,51 +8219,51 @@
       <x:c r="J110" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>623252</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
@@ -8273,51 +8273,51 @@
       <x:c r="J111" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>623254</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
@@ -9451,75 +9451,75 @@
       <x:c r="T131" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>639861</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
@@ -12007,51 +12007,51 @@
       <x:c r="J177" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>614953</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -14907,51 +14907,51 @@
       <x:c r="J229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>583484</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -16405,89 +16405,89 @@
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>525583</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>535702</x:v>
+        <x:v>491001</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
@@ -16512,89 +16512,89 @@
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>527759</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>491001</x:v>
+        <x:v>535702</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
@@ -17154,89 +17154,89 @@
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>527790</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>491884</x:v>
+        <x:v>527783</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
@@ -17244,161 +17244,161 @@
         <x:v>391</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>527783</x:v>
+        <x:v>527786</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>527786</x:v>
+        <x:v>527789</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>15052</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>527789</x:v>
+        <x:v>491884</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>391</x:v>
@@ -17566,100 +17566,100 @@
       <x:c r="K278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>15051</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>542300</x:v>
+        <x:v>542263</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>15051</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>542263</x:v>
+        <x:v>542300</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>