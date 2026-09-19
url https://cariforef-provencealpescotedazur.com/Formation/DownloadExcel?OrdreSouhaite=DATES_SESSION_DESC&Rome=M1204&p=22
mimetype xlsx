--- v0 (2026-09-19)
+++ v1 (2026-09-19)
@@ -917,209 +917,209 @@
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gestionnaire comptable et financier</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en audit et contrôle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion budgétaire</x:t>
   </x:si>
   <x:si>
     <x:t>Moléra Formation - Yourformation.fr</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Le Cours Messidoro - Pigier - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention gestion (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut La Cadenelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSCA programme grande école</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESSCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stratégie entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2031 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fdm Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
   </x:si>
   <x:si>
-    <x:t>Le Cours Messidoro - Pigier - Antenne Aix en Provence</x:t>
-[...8 lines deleted...]
-    <x:t>13376</x:t>
+    <x:t>Lycée T Aubanel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H d'Estienne d'Orves</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention comptabilité - contrôle - audit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseil entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention contrôle de gestion et audit organisationnel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Développement durable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maestris - Groupe Eductive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme d'études spécialisées en management international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stratégie internationale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>expert en audit et contrôle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole de diététique et nutrition humaine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Ch Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité gestion des entreprises et des administrations parcours contrôle de gestion et pilotage de la performance (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formasup Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Nationale de Comptabilité et Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENCG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>responsable en comptabilité et contrôle de gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention gestion parcours gestion des organisations (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École Pigier Aix en Provence (Cours Messidoro)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKEMA BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>83097</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>ESSCA programme grande école</x:t>
-[...118 lines deleted...]
-  <x:si>
     <x:t>Sully Business School</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Théodore Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable comptable et financier</x:t>
@@ -1334,60 +1334,60 @@
   <x:si>
     <x:t>Master mention management parcours contrôle de gestion et reporting</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention comptabilité - contrôle - audit parcours comptabilité, contrôle, audit</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en audit, contrôle et conseil (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention management parcours ressources humaines</x:t>
+  </x:si>
+  <x:si>
     <x:t>Autre public , Handicapé , Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention contrôle de gestion et audit organisationnel parcours contrôle, audit, conseil</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Master mention management parcours ressources humaines</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Responsabilité sociétale entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
@@ -2923,57 +2923,57 @@
       <x:c r="K17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>607117</x:v>
+        <x:v>607116</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
@@ -2982,57 +2982,57 @@
       <x:c r="K18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>607116</x:v>
+        <x:v>607117</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7440,1596 +7440,1602 @@
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>601991</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>37830</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>599173</x:v>
+        <x:v>600149</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>37830</x:v>
+        <x:v>42362</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="Q97" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="Q97" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>600149</x:v>
+        <x:v>607976</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>42362</x:v>
+        <x:v>36352</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="J98" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="K98" s="14" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="L98" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="M98" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N98" s="15" t="n">
+        <x:v>32025</x:v>
+      </x:c>
+      <x:c r="O98" s="14" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>607976</x:v>
+        <x:v>596954</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>42364</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
+      <x:c r="E99" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="J99" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K99" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L99" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="M99" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N99" s="3" t="n">
+        <x:v>32652</x:v>
+      </x:c>
+      <x:c r="O99" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="P99" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="J99" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>635327</x:v>
+        <x:v>599173</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>39973</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32611</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>594968</x:v>
+        <x:v>592281</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>36352</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>596954</x:v>
+        <x:v>594973</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>42356</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>635299</x:v>
+        <x:v>594974</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>42357</x:v>
+        <x:v>42356</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>635318</x:v>
+        <x:v>635299</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>39973</x:v>
+        <x:v>42357</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>32611</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>592281</x:v>
+        <x:v>635318</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>594973</x:v>
+        <x:v>635821</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>151</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>39973</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s"/>
+      <x:c r="E106" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32611</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>594974</x:v>
+        <x:v>600155</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
+      <x:c r="E107" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>635821</x:v>
+        <x:v>608582</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>39973</x:v>
+        <x:v>41331</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>262</x:v>
-[...1 lines deleted...]
-      <x:c r="H108" s="14" t="s"/>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s">
+        <x:v>261</x:v>
+      </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>32611</x:v>
+        <x:v>32650</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>600155</x:v>
+        <x:v>608422</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H109" s="0" t="s">
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>608582</x:v>
+        <x:v>608455</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>230</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>604779</x:v>
+        <x:v>601811</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>35378</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>603842</x:v>
+        <x:v>602193</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>608457</x:v>
+        <x:v>602194</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>41331</x:v>
+        <x:v>41056</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
-      <x:c r="E113" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>260</x:v>
-[...2 lines deleted...]
-        <x:v>261</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>32650</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>608422</x:v>
+        <x:v>639619</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>35989</x:v>
+        <x:v>41331</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>272</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32650</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>608455</x:v>
+        <x:v>615898</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
-      <x:c r="E115" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>601811</x:v>
+        <x:v>594971</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>602193</x:v>
+        <x:v>594976</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>602194</x:v>
+        <x:v>604779</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>35378</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>600993</x:v>
+        <x:v>603842</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>41056</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
+      <x:c r="E119" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H119" s="0" t="s">
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>639619</x:v>
+        <x:v>608457</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>151</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>41331</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s"/>
+      <x:c r="E120" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>222</x:v>
-[...1 lines deleted...]
-      <x:c r="H120" s="14" t="s"/>
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s">
+        <x:v>320</x:v>
+      </x:c>
       <x:c r="I120" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>32650</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>615898</x:v>
+        <x:v>600993</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>41492</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>594971</x:v>
+        <x:v>632385</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>151</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
-      <x:c r="E122" s="14" t="s"/>
+      <x:c r="E122" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>328</x:v>
-[...1 lines deleted...]
-      <x:c r="H122" s="14" t="s"/>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H122" s="14" t="s">
+        <x:v>231</x:v>
+      </x:c>
       <x:c r="I122" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>594976</x:v>
+        <x:v>614473</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -9111,451 +9117,447 @@
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>609440</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>41492</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
+      <x:c r="E125" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H125" s="0" t="s">
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>32626</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>632385</x:v>
+        <x:v>614694</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>230</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>614473</x:v>
+        <x:v>601813</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>37830</x:v>
+        <x:v>42362</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
+      <x:c r="E127" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H127" s="0" t="s">
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>597141</x:v>
+        <x:v>611466</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>41056</x:v>
+        <x:v>37830</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>32005</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>592823</x:v>
+        <x:v>597141</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>41056</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
-      <x:c r="E129" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>64</x:v>
-[...2 lines deleted...]
-        <x:v>65</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>614694</x:v>
+        <x:v>592823</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>42364</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
-      <x:c r="E130" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32079</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>601813</x:v>
+        <x:v>635327</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C131" s="3" t="n">
+        <x:v>41843</x:v>
+      </x:c>
+      <x:c r="D131" s="3" t="s"/>
+      <x:c r="G131" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="I131" s="4" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="J131" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K131" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="L131" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="M131" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N131" s="3" t="n">
+        <x:v>32652</x:v>
+      </x:c>
+      <x:c r="O131" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="P131" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="Q131" s="4" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="R131" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C131" s="3" t="n">
-[...41 lines deleted...]
-      </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>611466</x:v>
+        <x:v>594968</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
@@ -11416,51 +11418,51 @@
       <x:c r="G165" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>550981</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
@@ -11475,51 +11477,51 @@
         <x:v>377</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>550753</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
@@ -12747,82 +12749,82 @@
         <x:v>547136</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>546062</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12948,57 +12950,57 @@
       <x:c r="H191" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>555802</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13806,1316 +13808,1313 @@
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>552206</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>35917</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>280</x:v>
-[...1 lines deleted...]
-      <x:c r="H206" s="14" t="s"/>
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H206" s="14" t="s">
+        <x:v>406</x:v>
+      </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>511666</x:v>
+        <x:v>575023</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
-      <x:c r="E207" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>249</x:v>
-[...2 lines deleted...]
-        <x:v>250</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>557165</x:v>
+        <x:v>511666</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>37830</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>262</x:v>
-[...1 lines deleted...]
-      <x:c r="H208" s="14" t="s"/>
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="H208" s="14" t="s">
+        <x:v>250</x:v>
+      </x:c>
       <x:c r="I208" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>32623</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>546326</x:v>
+        <x:v>557165</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>35918</x:v>
+        <x:v>37830</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
+      <x:c r="E209" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>405</x:v>
-[...2 lines deleted...]
-        <x:v>406</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>32098</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>575676</x:v>
+        <x:v>546326</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>35918</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
-      <x:c r="E210" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>377</x:v>
-[...1 lines deleted...]
-      <x:c r="H210" s="14" t="s"/>
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H210" s="14" t="s">
+        <x:v>406</x:v>
+      </x:c>
       <x:c r="I210" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32098</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>550902</x:v>
+        <x:v>575676</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>552444</x:v>
+        <x:v>550902</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>41054</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
-      <x:c r="E212" s="14" t="s"/>
+      <x:c r="E212" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>32006</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>591283</x:v>
+        <x:v>552444</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41054</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
-      <x:c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32006</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>552207</x:v>
+        <x:v>591283</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>547837</x:v>
+        <x:v>552205</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>319</x:v>
-[...2 lines deleted...]
-        <x:v>320</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>579115</x:v>
+        <x:v>552208</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>123</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>545630</x:v>
+        <x:v>552207</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>552205</x:v>
+        <x:v>547837</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>210</x:v>
-[...1 lines deleted...]
-      <x:c r="H218" s="14" t="s"/>
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="H218" s="14" t="s">
+        <x:v>320</x:v>
+      </x:c>
       <x:c r="I218" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>552208</x:v>
+        <x:v>579115</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="H219" s="0" t="s">
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>602088</x:v>
+        <x:v>545630</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>35917</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
-      <x:c r="E220" s="14" t="s"/>
+      <x:c r="E220" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>405</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>575023</x:v>
+        <x:v>602088</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>35378</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>554938</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>35918</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
-      <x:c r="E222" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32098</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>549255</x:v>
+        <x:v>575677</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>37969</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
-      <x:c r="E223" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>32008</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>549108</x:v>
+        <x:v>613039</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>243</x:v>
-[...1 lines deleted...]
-      <x:c r="H224" s="14" t="s"/>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H224" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
       <x:c r="I224" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>552095</x:v>
+        <x:v>549255</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
-        <x:v>35918</x:v>
+        <x:v>37969</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
+      <x:c r="E225" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>32098</x:v>
+        <x:v>32008</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>575677</x:v>
+        <x:v>549108</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
-      <x:c r="E226" s="14" t="s"/>
+      <x:c r="E226" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>405</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>613039</x:v>
+        <x:v>552095</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>546325</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
@@ -15812,51 +15811,51 @@
         <x:v>377</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>535032</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
@@ -16365,89 +16364,89 @@
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>495330</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>35378</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>509942</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
@@ -16777,337 +16776,337 @@
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>552194</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
-        <x:v>34734</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>499363</x:v>
+        <x:v>535326</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>230</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>502233</x:v>
+        <x:v>495329</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>34734</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>73</x:v>
-[...2 lines deleted...]
-        <x:v>74</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>504722</x:v>
+        <x:v>499363</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>377</x:v>
-[...1 lines deleted...]
-      <x:c r="H260" s="14" t="s"/>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H260" s="14" t="s">
+        <x:v>231</x:v>
+      </x:c>
       <x:c r="I260" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>535326</x:v>
+        <x:v>502233</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H261" s="0" t="s">
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>495329</x:v>
+        <x:v>504722</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">