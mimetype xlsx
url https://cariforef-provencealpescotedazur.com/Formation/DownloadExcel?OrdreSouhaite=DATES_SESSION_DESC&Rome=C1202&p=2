--- v0 (2026-09-18)
+++ v1 (2026-09-18)
@@ -236,84 +236,84 @@
   <x:si>
     <x:t>13453</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion risque financier</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention économie du développement</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Développement durable</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention finance</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
@@ -1146,265 +1146,265 @@
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
         <x:v>609179</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>39014</x:v>
+        <x:v>39018</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I5" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="I5" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J5" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>13115</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>592040</x:v>
+        <x:v>591976</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
-        <x:v>39018</x:v>
+        <x:v>42358</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>13115</x:v>
+        <x:v>32602</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>591976</x:v>
+        <x:v>596497</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>42358</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>32602</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>596497</x:v>
+        <x:v>596500</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
-        <x:v>42358</x:v>
+        <x:v>39014</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
-        <x:v>32602</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>596500</x:v>
+        <x:v>592040</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>42358</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -1425,253 +1425,253 @@
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>632582</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>42358</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>32602</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>596499</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>591974</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>591975</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>591977</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>42358</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
@@ -1706,51 +1706,51 @@
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>635014</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>42358</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>32602</x:v>
@@ -1916,51 +1916,51 @@
       <x:c r="J18" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>41062</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>575750</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>35913</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -2032,51 +2032,51 @@
       <x:c r="J20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>575662</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -2148,51 +2148,51 @@
       <x:c r="J22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>575658</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -2264,51 +2264,51 @@
       <x:c r="J24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>575656</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39018</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -2321,51 +2321,51 @@
       <x:c r="J25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>575660</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>35913</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
@@ -2380,51 +2380,51 @@
       <x:c r="J26" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>41062</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>575749</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>35913</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -2437,51 +2437,51 @@
       <x:c r="J27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>41062</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>575859</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>44</x:v>
       </x:c>